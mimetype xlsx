--- v4 (2026-03-30)
+++ v5 (2026-04-20)
@@ -2057,51 +2057,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D7" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D15" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D16" display="For any questions, please contact New York Fed Research Publications." r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:L374"/>
+  <dimension ref="A2:L397"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="13.7" customFormat="1" customHeight="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6" ht="15.75" customHeight="1">
@@ -2195,51 +2195,51 @@
           <t>38.4</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1</v>
       </c>
       <c r="K7" t="n">
         <v>732</v>
       </c>
       <c r="L7" t="n">
-        <v>4.625026742507236</v>
+        <v>4.625026742507234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B8" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>34.99</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
@@ -2249,51 +2249,51 @@
           <t>26.6</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1</v>
       </c>
       <c r="K8" t="n">
         <v>900</v>
       </c>
       <c r="L8" t="n">
-        <v>1.769612881709842</v>
+        <v>1.769612881709843</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B9" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>683.03</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>19.9</t>
         </is>
@@ -2303,51 +2303,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="n">
         <v>2105</v>
       </c>
       <c r="L9" t="n">
-        <v>0.6498878687118221</v>
+        <v>0.6498878687118225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B10" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C10" s="9" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>94.44</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2.7</t>
         </is>
@@ -2357,51 +2357,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>1</v>
       </c>
       <c r="K10" t="n">
         <v>931</v>
       </c>
       <c r="L10" t="n">
-        <v>0.6756274861534356</v>
+        <v>0.6756274861534349</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B11" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>1512.44</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -2411,51 +2411,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>1</v>
       </c>
       <c r="K11" t="n">
         <v>4945</v>
       </c>
       <c r="L11" t="n">
-        <v>0.4395577568936702</v>
+        <v>0.4395577568936706</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B12" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>20.28</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -2573,51 +2573,51 @@
           <t>57.2</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>290</v>
       </c>
       <c r="L14" t="n">
-        <v>3.180600592804914</v>
+        <v>3.180600592804913</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B15" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>17.23</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2627,51 +2627,51 @@
           <t>68.6</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>0</v>
       </c>
       <c r="K15" t="n">
         <v>433</v>
       </c>
       <c r="L15" t="n">
-        <v>4.682861878786701</v>
+        <v>4.682861878786703</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B16" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C16" s="9" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>112.12</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -2843,51 +2843,51 @@
           <t>74.7</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
         <v>47</v>
       </c>
       <c r="L19" t="n">
-        <v>1.102517554560311</v>
+        <v>1.10251755456031</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B20" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C20" s="9" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.33</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -3199,51 +3199,51 @@
           <t>39.2</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>1</v>
       </c>
       <c r="K30" t="n">
         <v>669</v>
       </c>
       <c r="L30" t="n">
-        <v>4.816821990284342</v>
+        <v>4.816821990284343</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B31" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>40.08</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -3253,51 +3253,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>1</v>
       </c>
       <c r="K31" t="n">
         <v>848</v>
       </c>
       <c r="L31" t="n">
-        <v>1.804244158899914</v>
+        <v>1.804244158899916</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B32" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>685.84</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
@@ -3307,51 +3307,51 @@
           <t>30.3</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>1</v>
       </c>
       <c r="K32" t="n">
         <v>1972</v>
       </c>
       <c r="L32" t="n">
-        <v>0.615354747297869</v>
+        <v>0.6153547472978693</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B33" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>84.90</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -3361,51 +3361,51 @@
           <t>50.6</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1</v>
       </c>
       <c r="K33" t="n">
         <v>786</v>
       </c>
       <c r="L33" t="n">
-        <v>0.7827746052262426</v>
+        <v>0.782774605226243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B34" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1510.08</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -3415,51 +3415,51 @@
           <t>29.1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
       <c r="K34" t="n">
         <v>4675</v>
       </c>
       <c r="L34" t="n">
-        <v>0.4431582059542619</v>
+        <v>0.4431582059542627</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B35" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>19.31</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -3523,51 +3523,51 @@
           <t>53.7</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="n">
         <v>391</v>
       </c>
       <c r="L36" t="n">
-        <v>5.373118204321226</v>
+        <v>5.373118204321224</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B37" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>16.34</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3577,51 +3577,51 @@
           <t>56.4</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>276</v>
       </c>
       <c r="L37" t="n">
-        <v>3.561983823383666</v>
+        <v>3.561983823383667</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B38" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3631,51 +3631,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J38" t="n">
         <v>0</v>
       </c>
       <c r="K38" t="n">
         <v>313</v>
       </c>
       <c r="L38" t="n">
-        <v>5.089647775910524</v>
+        <v>5.089647775910522</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B39" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>114.52</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -3685,51 +3685,51 @@
           <t>34.6</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>0</v>
       </c>
       <c r="K39" t="n">
         <v>924</v>
       </c>
       <c r="L39" t="n">
-        <v>1.857335634656794</v>
+        <v>1.857335634656793</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B40" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>51.54</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -3739,51 +3739,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>0</v>
       </c>
       <c r="K40" t="n">
         <v>598</v>
       </c>
       <c r="L40" t="n">
-        <v>5.063751506002252</v>
+        <v>5.063751506002247</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B41" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>198.55</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -3793,51 +3793,51 @@
           <t>44.0</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="n">
         <v>1328</v>
       </c>
       <c r="L41" t="n">
-        <v>2.872354419455393</v>
+        <v>2.87235441945539</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B42" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0.60</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -3955,51 +3955,51 @@
           <t>45.6</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="n">
         <v>187</v>
       </c>
       <c r="L44" t="n">
-        <v>2.472235226081986</v>
+        <v>2.472235226081985</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B45" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>4.55</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -4203,51 +4203,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J53" t="n">
         <v>1</v>
       </c>
       <c r="K53" t="n">
         <v>755</v>
       </c>
       <c r="L53" t="n">
-        <v>4.559625883612504</v>
+        <v>4.559625883612506</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B54" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>42.24</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -4311,51 +4311,51 @@
           <t>28.7</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="n">
         <v>2039</v>
       </c>
       <c r="L55" t="n">
-        <v>0.6402642410505904</v>
+        <v>0.6402642410505902</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B56" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>85.22</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -4365,51 +4365,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J56" t="n">
         <v>1</v>
       </c>
       <c r="K56" t="n">
         <v>836</v>
       </c>
       <c r="L56" t="n">
-        <v>1.292538619092806</v>
+        <v>1.292538619092805</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B57" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>1601.48</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>45.7</t>
         </is>
@@ -4419,51 +4419,51 @@
           <t>29.2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J57" t="n">
         <v>1</v>
       </c>
       <c r="K57" t="n">
         <v>4753</v>
       </c>
       <c r="L57" t="n">
-        <v>0.4535006931786632</v>
+        <v>0.4535006931786618</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B58" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>21.01</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -4473,51 +4473,51 @@
           <t>49.0</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>393</v>
       </c>
       <c r="L58" t="n">
-        <v>2.851879869965323</v>
+        <v>2.851879869965324</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B59" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>14.02</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -4527,51 +4527,51 @@
           <t>55.2</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>361</v>
       </c>
       <c r="L59" t="n">
-        <v>5.345147207691401</v>
+        <v>5.345147207691402</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B60" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>16.21</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4581,51 +4581,51 @@
           <t>52.8</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J60" t="n">
         <v>0</v>
       </c>
       <c r="K60" t="n">
         <v>280</v>
       </c>
       <c r="L60" t="n">
-        <v>3.567665798677281</v>
+        <v>3.567665798677282</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B61" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>17.11</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4689,51 +4689,51 @@
           <t>36.3</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="n">
         <v>1046</v>
       </c>
       <c r="L62" t="n">
-        <v>1.755760718037441</v>
+        <v>1.75576071803744</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B63" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>49.14</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -4743,51 +4743,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="n">
         <v>715</v>
       </c>
       <c r="L63" t="n">
-        <v>3.184250919970691</v>
+        <v>3.184250919970692</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B64" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>223.01</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -4797,51 +4797,51 @@
           <t>45.3</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>10.4</t>
         </is>
       </c>
       <c r="J64" t="n">
         <v>0</v>
       </c>
       <c r="K64" t="n">
         <v>1448</v>
       </c>
       <c r="L64" t="n">
-        <v>2.687902372675196</v>
+        <v>2.687902372675195</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B65" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0.58</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -4959,51 +4959,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J67" t="n">
         <v>0</v>
       </c>
       <c r="K67" t="n">
         <v>167</v>
       </c>
       <c r="L67" t="n">
-        <v>2.404047951274613</v>
+        <v>2.404047951274614</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B68" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>5.12</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -5207,51 +5207,51 @@
           <t>37.5</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J76" t="n">
         <v>1</v>
       </c>
       <c r="K76" t="n">
         <v>784</v>
       </c>
       <c r="L76" t="n">
-        <v>4.634031107700004</v>
+        <v>4.634031107700006</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B77" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>43.09</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -5261,51 +5261,51 @@
           <t>31.7</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J77" t="n">
         <v>1</v>
       </c>
       <c r="K77" t="n">
         <v>805</v>
       </c>
       <c r="L77" t="n">
-        <v>1.837889679003452</v>
+        <v>1.837889679003451</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B78" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>761.50</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>20.4</t>
         </is>
@@ -5315,51 +5315,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J78" t="n">
         <v>1</v>
       </c>
       <c r="K78" t="n">
         <v>2030</v>
       </c>
       <c r="L78" t="n">
-        <v>0.6407921161090839</v>
+        <v>0.6407921161090836</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B79" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>85.11</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -5369,51 +5369,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J79" t="n">
         <v>1</v>
       </c>
       <c r="K79" t="n">
         <v>846</v>
       </c>
       <c r="L79" t="n">
-        <v>0.6183169082368583</v>
+        <v>0.6183169082368589</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B80" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>1708.37</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>45.8</t>
         </is>
@@ -5423,51 +5423,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J80" t="n">
         <v>1</v>
       </c>
       <c r="K80" t="n">
         <v>4545</v>
       </c>
       <c r="L80" t="n">
-        <v>0.4653069436810895</v>
+        <v>0.4653069436810879</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B81" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>20.54</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -5531,51 +5531,51 @@
           <t>58.8</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J82" t="n">
         <v>0</v>
       </c>
       <c r="K82" t="n">
         <v>348</v>
       </c>
       <c r="L82" t="n">
-        <v>5.580011862601257</v>
+        <v>5.580011862601256</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B83" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>16.59</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5585,51 +5585,51 @@
           <t>52.4</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>3.8</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J83" t="n">
         <v>0</v>
       </c>
       <c r="K83" t="n">
         <v>303</v>
       </c>
       <c r="L83" t="n">
-        <v>3.302455482958584</v>
+        <v>3.302455482958583</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B84" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>18.21</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -5801,51 +5801,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>11.8</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>0</v>
       </c>
       <c r="K87" t="n">
         <v>1470</v>
       </c>
       <c r="L87" t="n">
-        <v>2.977248272103767</v>
+        <v>2.977248272103763</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B88" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>0.69</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -5909,51 +5909,51 @@
           <t>55.3</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J89" t="n">
         <v>0</v>
       </c>
       <c r="K89" t="n">
         <v>195</v>
       </c>
       <c r="L89" t="n">
-        <v>1.208741153827719</v>
+        <v>1.20874115382772</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B90" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>14.44</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6319,51 +6319,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J101" t="n">
         <v>1</v>
       </c>
       <c r="K101" t="n">
         <v>2075</v>
       </c>
       <c r="L101" t="n">
-        <v>0.6475146568036136</v>
+        <v>0.6475146568036144</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B102" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>87.17</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -6373,51 +6373,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J102" t="n">
         <v>1</v>
       </c>
       <c r="K102" t="n">
         <v>795</v>
       </c>
       <c r="L102" t="n">
-        <v>0.6267083040167574</v>
+        <v>0.6267083040167578</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B103" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>1674.15</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>44.5</t>
         </is>
@@ -6427,51 +6427,51 @@
           <t>31.5</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>1</v>
       </c>
       <c r="K103" t="n">
         <v>4933</v>
       </c>
       <c r="L103" t="n">
-        <v>0.4488295199963239</v>
+        <v>0.4488295199963238</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B104" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>19.56</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6481,51 +6481,51 @@
           <t>53.0</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J104" t="n">
         <v>0</v>
       </c>
       <c r="K104" t="n">
         <v>320</v>
       </c>
       <c r="L104" t="n">
-        <v>2.756493943204984</v>
+        <v>2.756493943204983</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B105" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>12.95</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -6589,51 +6589,51 @@
           <t>50.7</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="n">
         <v>266</v>
       </c>
       <c r="L106" t="n">
-        <v>3.404927622200758</v>
+        <v>3.404927622200759</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B107" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>19.06</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6643,51 +6643,51 @@
           <t>66.1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
       <c r="K107" t="n">
         <v>487</v>
       </c>
       <c r="L107" t="n">
-        <v>4.593062979701081</v>
+        <v>4.593062979701084</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B108" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>128.48</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -6697,51 +6697,51 @@
           <t>38.6</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
         <v>1118</v>
       </c>
       <c r="L108" t="n">
-        <v>1.796524789715951</v>
+        <v>1.79652478971595</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B109" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>53.50</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -6751,51 +6751,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
       <c r="K109" t="n">
         <v>737</v>
       </c>
       <c r="L109" t="n">
-        <v>3.419696753121162</v>
+        <v>3.419696753121161</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B110" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>195.40</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>5.2</t>
         </is>
@@ -6805,51 +6805,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J110" t="n">
         <v>0</v>
       </c>
       <c r="K110" t="n">
         <v>1366</v>
       </c>
       <c r="L110" t="n">
-        <v>2.92031475443175</v>
+        <v>2.920314754431751</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B111" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>1.37</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6967,51 +6967,51 @@
           <t>40.6</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>5.7</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
         <v>205</v>
       </c>
       <c r="L113" t="n">
-        <v>2.089969536738592</v>
+        <v>2.089969536738591</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B114" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>4.86</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -7215,51 +7215,51 @@
           <t>35.4</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J122" t="n">
         <v>1</v>
       </c>
       <c r="K122" t="n">
         <v>848</v>
       </c>
       <c r="L122" t="n">
-        <v>4.45444234851227</v>
+        <v>4.454442348512267</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B123" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>43.94</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>1.1</t>
         </is>
@@ -7269,51 +7269,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J123" t="n">
         <v>1</v>
       </c>
       <c r="K123" t="n">
         <v>874</v>
       </c>
       <c r="L123" t="n">
-        <v>1.706226616842613</v>
+        <v>1.706226616842612</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B124" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>812.28</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>21.0</t>
         </is>
@@ -7323,51 +7323,51 @@
           <t>30.0</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J124" t="n">
         <v>1</v>
       </c>
       <c r="K124" t="n">
         <v>2241</v>
       </c>
       <c r="L124" t="n">
-        <v>0.6768621403553703</v>
+        <v>0.6768621403553708</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B125" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>90.91</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -7377,51 +7377,51 @@
           <t>54.6</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J125" t="n">
         <v>1</v>
       </c>
       <c r="K125" t="n">
         <v>950</v>
       </c>
       <c r="L125" t="n">
-        <v>0.8991487517536952</v>
+        <v>0.8991487517536956</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B126" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>1746.44</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>45.1</t>
         </is>
@@ -7431,51 +7431,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J126" t="n">
         <v>1</v>
       </c>
       <c r="K126" t="n">
         <v>4788</v>
       </c>
       <c r="L126" t="n">
-        <v>0.4402701320833092</v>
+        <v>0.4402701320833099</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B127" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>20.22</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7485,51 +7485,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>4.4</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J127" t="n">
         <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>352</v>
       </c>
       <c r="L127" t="n">
-        <v>2.70362688098095</v>
+        <v>2.703626880980949</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B128" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>14.70</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7539,51 +7539,51 @@
           <t>56.9</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>411</v>
       </c>
       <c r="L128" t="n">
-        <v>5.564137961612122</v>
+        <v>5.564137961612126</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B129" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>16.24</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7593,51 +7593,51 @@
           <t>51.9</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J129" t="n">
         <v>0</v>
       </c>
       <c r="K129" t="n">
         <v>281</v>
       </c>
       <c r="L129" t="n">
-        <v>3.170859512660233</v>
+        <v>3.170859512660235</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B130" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>18.62</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7647,51 +7647,51 @@
           <t>67.7</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J130" t="n">
         <v>0</v>
       </c>
       <c r="K130" t="n">
         <v>505</v>
       </c>
       <c r="L130" t="n">
-        <v>4.449614911027477</v>
+        <v>4.449614911027475</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B131" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>127.78</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -7755,51 +7755,51 @@
           <t>56.3</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J132" t="n">
         <v>0</v>
       </c>
       <c r="K132" t="n">
         <v>761</v>
       </c>
       <c r="L132" t="n">
-        <v>3.076132432756621</v>
+        <v>3.076132432756623</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B133" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>188.99</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>4.9</t>
         </is>
@@ -7809,51 +7809,51 @@
           <t>44.3</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J133" t="n">
         <v>0</v>
       </c>
       <c r="K133" t="n">
         <v>1441</v>
       </c>
       <c r="L133" t="n">
-        <v>3.155459669530959</v>
+        <v>3.155459669530958</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B134" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>1.46</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -7863,51 +7863,51 @@
           <t>95.8</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>0</v>
       </c>
       <c r="K134" t="n">
         <v>59</v>
       </c>
       <c r="L134" t="n">
-        <v>0.9853691149695776</v>
+        <v>0.9853691149695774</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B135" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>11.98</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -7971,51 +7971,51 @@
           <t>43.7</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J136" t="n">
         <v>0</v>
       </c>
       <c r="K136" t="n">
         <v>212</v>
       </c>
       <c r="L136" t="n">
-        <v>2.459005498549771</v>
+        <v>2.45900549854977</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B137" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>5.68</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8327,51 +8327,51 @@
           <t>30.1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J147" t="n">
         <v>1</v>
       </c>
       <c r="K147" t="n">
         <v>2094</v>
       </c>
       <c r="L147" t="n">
-        <v>0.6499927598081835</v>
+        <v>0.6499927598081844</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B148" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>91.38</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -8381,51 +8381,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J148" t="n">
         <v>1</v>
       </c>
       <c r="K148" t="n">
         <v>868</v>
       </c>
       <c r="L148" t="n">
-        <v>0.6899590896608114</v>
+        <v>0.6899590896608115</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B149" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>1775.42</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -8435,51 +8435,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J149" t="n">
         <v>1</v>
       </c>
       <c r="K149" t="n">
         <v>4633</v>
       </c>
       <c r="L149" t="n">
-        <v>0.4350724421547171</v>
+        <v>0.4350724421547177</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B150" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>21.93</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8489,51 +8489,51 @@
           <t>51.7</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J150" t="n">
         <v>0</v>
       </c>
       <c r="K150" t="n">
         <v>353</v>
       </c>
       <c r="L150" t="n">
-        <v>2.806728080278742</v>
+        <v>2.806728080278741</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B151" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>15.02</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8543,51 +8543,51 @@
           <t>55.9</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J151" t="n">
         <v>0</v>
       </c>
       <c r="K151" t="n">
         <v>429</v>
       </c>
       <c r="L151" t="n">
-        <v>5.367156146495759</v>
+        <v>5.367156146495757</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B152" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>17.07</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8651,51 +8651,51 @@
           <t>67.8</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J153" t="n">
         <v>0</v>
       </c>
       <c r="K153" t="n">
         <v>480</v>
       </c>
       <c r="L153" t="n">
-        <v>4.616011518686973</v>
+        <v>4.616011518686971</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B154" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>128.53</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -8705,51 +8705,51 @@
           <t>40.9</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J154" t="n">
         <v>0</v>
       </c>
       <c r="K154" t="n">
         <v>1116</v>
       </c>
       <c r="L154" t="n">
-        <v>1.777358753192146</v>
+        <v>1.777358753192147</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B155" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>50.71</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -8759,51 +8759,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J155" t="n">
         <v>0</v>
       </c>
       <c r="K155" t="n">
         <v>727</v>
       </c>
       <c r="L155" t="n">
-        <v>3.261279666815225</v>
+        <v>3.261279666815228</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B156" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>219.22</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
@@ -8813,51 +8813,51 @@
           <t>41.1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J156" t="n">
         <v>0</v>
       </c>
       <c r="K156" t="n">
         <v>1528</v>
       </c>
       <c r="L156" t="n">
-        <v>3.023185508043679</v>
+        <v>3.02318550804368</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B157" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>2.42</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9223,51 +9223,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J168" t="n">
         <v>1</v>
       </c>
       <c r="K168" t="n">
         <v>781</v>
       </c>
       <c r="L168" t="n">
-        <v>4.094077839017836</v>
+        <v>4.094077839017839</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B169" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>47.97</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -9277,51 +9277,51 @@
           <t>29.6</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J169" t="n">
         <v>1</v>
       </c>
       <c r="K169" t="n">
         <v>910</v>
       </c>
       <c r="L169" t="n">
-        <v>1.594548668598155</v>
+        <v>1.594548668598156</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B170" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>820.03</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -9331,51 +9331,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J170" t="n">
         <v>1</v>
       </c>
       <c r="K170" t="n">
         <v>2140</v>
       </c>
       <c r="L170" t="n">
-        <v>0.6140949417483302</v>
+        <v>0.6140949417483317</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B171" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>93.45</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -9385,51 +9385,51 @@
           <t>52.2</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J171" t="n">
         <v>1</v>
       </c>
       <c r="K171" t="n">
         <v>838</v>
       </c>
       <c r="L171" t="n">
-        <v>0.6602377159051747</v>
+        <v>0.6602377159051742</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B172" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>1797.50</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>43.9</t>
         </is>
@@ -9439,51 +9439,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J172" t="n">
         <v>1</v>
       </c>
       <c r="K172" t="n">
         <v>4820</v>
       </c>
       <c r="L172" t="n">
-        <v>0.4228475570050336</v>
+        <v>0.422847557005033</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B173" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>23.51</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -9493,51 +9493,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J173" t="n">
         <v>0</v>
       </c>
       <c r="K173" t="n">
         <v>382</v>
       </c>
       <c r="L173" t="n">
-        <v>2.681803253102825</v>
+        <v>2.681803253102826</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B174" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>14.12</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -9547,51 +9547,51 @@
           <t>55.7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J174" t="n">
         <v>0</v>
       </c>
       <c r="K174" t="n">
         <v>473</v>
       </c>
       <c r="L174" t="n">
-        <v>5.160934402458187</v>
+        <v>5.160934402458186</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B175" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>17.95</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -9709,51 +9709,51 @@
           <t>40.8</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="J177" t="n">
         <v>0</v>
       </c>
       <c r="K177" t="n">
         <v>1067</v>
       </c>
       <c r="L177" t="n">
-        <v>1.729860744364179</v>
+        <v>1.72986074436418</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B178" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>54.10</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -9763,51 +9763,51 @@
           <t>53.2</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J178" t="n">
         <v>0</v>
       </c>
       <c r="K178" t="n">
         <v>662</v>
       </c>
       <c r="L178" t="n">
-        <v>3.690212294614575</v>
+        <v>3.690212294614576</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B179" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>227.97</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>5.6</t>
         </is>
@@ -9817,51 +9817,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J179" t="n">
         <v>0</v>
       </c>
       <c r="K179" t="n">
         <v>1511</v>
       </c>
       <c r="L179" t="n">
-        <v>3.115445590010803</v>
+        <v>3.115445590010804</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B180" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>2.33</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9979,51 +9979,51 @@
           <t>40.8</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J182" t="n">
         <v>0</v>
       </c>
       <c r="K182" t="n">
         <v>185</v>
       </c>
       <c r="L182" t="n">
-        <v>2.07457516248085</v>
+        <v>2.074575162480849</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B183" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>5.75</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -10227,51 +10227,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J191" t="n">
         <v>1</v>
       </c>
       <c r="K191" t="n">
         <v>746</v>
       </c>
       <c r="L191" t="n">
-        <v>4.338196537986586</v>
+        <v>4.338196537986588</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B192" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>48.62</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -10281,51 +10281,51 @@
           <t>29.8</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J192" t="n">
         <v>1</v>
       </c>
       <c r="K192" t="n">
         <v>910</v>
       </c>
       <c r="L192" t="n">
-        <v>1.674945981595056</v>
+        <v>1.674945981595058</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B193" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>814.43</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
@@ -10335,51 +10335,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J193" t="n">
         <v>1</v>
       </c>
       <c r="K193" t="n">
         <v>2280</v>
       </c>
       <c r="L193" t="n">
-        <v>0.6559873792474274</v>
+        <v>0.6559873792474277</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B194" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>100.47</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -10389,51 +10389,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J194" t="n">
         <v>1</v>
       </c>
       <c r="K194" t="n">
         <v>906</v>
       </c>
       <c r="L194" t="n">
-        <v>1.739845854791859</v>
+        <v>1.739845854791864</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B195" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>1766.68</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -10443,51 +10443,51 @@
           <t>31.2</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J195" t="n">
         <v>1</v>
       </c>
       <c r="K195" t="n">
         <v>4836</v>
       </c>
       <c r="L195" t="n">
-        <v>0.414172541120757</v>
+        <v>0.4141725411207561</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B196" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>21.91</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10497,51 +10497,51 @@
           <t>52.3</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J196" t="n">
         <v>0</v>
       </c>
       <c r="K196" t="n">
         <v>368</v>
       </c>
       <c r="L196" t="n">
-        <v>2.725813578931144</v>
+        <v>2.725813578931146</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B197" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>17.16</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10551,51 +10551,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J197" t="n">
         <v>0</v>
       </c>
       <c r="K197" t="n">
         <v>472</v>
       </c>
       <c r="L197" t="n">
-        <v>5.435566452314038</v>
+        <v>5.435566452314039</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B198" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>17.02</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10605,51 +10605,51 @@
           <t>43.8</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J198" t="n">
         <v>0</v>
       </c>
       <c r="K198" t="n">
         <v>297</v>
       </c>
       <c r="L198" t="n">
-        <v>3.242043113687185</v>
+        <v>3.242043113687187</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B199" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>20.16</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10659,51 +10659,51 @@
           <t>64.9</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J199" t="n">
         <v>0</v>
       </c>
       <c r="K199" t="n">
         <v>346</v>
       </c>
       <c r="L199" t="n">
-        <v>5.405161466463899</v>
+        <v>5.405161466463903</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B200" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>122.38</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
@@ -10767,51 +10767,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J201" t="n">
         <v>0</v>
       </c>
       <c r="K201" t="n">
         <v>540</v>
       </c>
       <c r="L201" t="n">
-        <v>3.676417496513661</v>
+        <v>3.676417496513662</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B202" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>231.97</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -10821,51 +10821,51 @@
           <t>41.4</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J202" t="n">
         <v>0</v>
       </c>
       <c r="K202" t="n">
         <v>1505</v>
       </c>
       <c r="L202" t="n">
-        <v>3.192383283099755</v>
+        <v>3.192383283099753</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B203" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>2.23</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -10929,51 +10929,51 @@
           <t>63.2</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J204" t="n">
         <v>0</v>
       </c>
       <c r="K204" t="n">
         <v>195</v>
       </c>
       <c r="L204" t="n">
-        <v>1.160384356339788</v>
+        <v>1.160384356339787</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B205" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>19.03</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -11231,51 +11231,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J214" t="n">
         <v>1</v>
       </c>
       <c r="K214" t="n">
         <v>938</v>
       </c>
       <c r="L214" t="n">
-        <v>4.159004713200967</v>
+        <v>4.159004713200968</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B215" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>51.42</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -11339,51 +11339,51 @@
           <t>33.3</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J216" t="n">
         <v>1</v>
       </c>
       <c r="K216" t="n">
         <v>2254</v>
       </c>
       <c r="L216" t="n">
-        <v>0.6296858954706792</v>
+        <v>0.6296858954706793</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B217" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>95.90</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -11447,51 +11447,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J218" t="n">
         <v>1</v>
       </c>
       <c r="K218" t="n">
         <v>4931</v>
       </c>
       <c r="L218" t="n">
-        <v>0.4206221525006151</v>
+        <v>0.4206221525006153</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B219" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>24.35</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -11501,51 +11501,51 @@
           <t>50.0</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J219" t="n">
         <v>0</v>
       </c>
       <c r="K219" t="n">
         <v>450</v>
       </c>
       <c r="L219" t="n">
-        <v>2.718028858725395</v>
+        <v>2.718028858725393</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B220" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>14.68</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -11555,51 +11555,51 @@
           <t>51.8</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>589</v>
       </c>
       <c r="L220" t="n">
-        <v>4.722015949889116</v>
+        <v>4.722015949889115</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B221" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>19.81</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -11663,51 +11663,51 @@
           <t>65.8</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J222" t="n">
         <v>0</v>
       </c>
       <c r="K222" t="n">
         <v>577</v>
       </c>
       <c r="L222" t="n">
-        <v>5.745700926610331</v>
+        <v>5.745700926610327</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B223" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>134.33</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -11717,51 +11717,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J223" t="n">
         <v>0</v>
       </c>
       <c r="K223" t="n">
         <v>1068</v>
       </c>
       <c r="L223" t="n">
-        <v>1.691900797762902</v>
+        <v>1.691900797762903</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B224" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>53.72</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -11771,51 +11771,51 @@
           <t>51.1</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J224" t="n">
         <v>0</v>
       </c>
       <c r="K224" t="n">
         <v>741</v>
       </c>
       <c r="L224" t="n">
-        <v>3.212435097498484</v>
+        <v>3.212435097498483</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B225" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>230.65</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
@@ -11825,51 +11825,51 @@
           <t>40.7</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J225" t="n">
         <v>0</v>
       </c>
       <c r="K225" t="n">
         <v>1499</v>
       </c>
       <c r="L225" t="n">
-        <v>3.199524225685237</v>
+        <v>3.19952422568524</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B226" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>2.43</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -11879,51 +11879,51 @@
           <t>96.4</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J226" t="n">
         <v>0</v>
       </c>
       <c r="K226" t="n">
         <v>65</v>
       </c>
       <c r="L226" t="n">
-        <v>1.38685741998379</v>
+        <v>1.386857419983789</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B227" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>13.92</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -12343,51 +12343,51 @@
           <t>32.8</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J239" t="n">
         <v>1</v>
       </c>
       <c r="K239" t="n">
         <v>2218</v>
       </c>
       <c r="L239" t="n">
-        <v>0.6340235008695092</v>
+        <v>0.63402350086951</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B240" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>92.09</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -12397,51 +12397,51 @@
           <t>47.7</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J240" t="n">
         <v>1</v>
       </c>
       <c r="K240" t="n">
         <v>813</v>
       </c>
       <c r="L240" t="n">
-        <v>0.6749207619281146</v>
+        <v>0.6749207619281145</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B241" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>1686.42</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>42.5</t>
         </is>
@@ -12451,51 +12451,51 @@
           <t>29.4</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J241" t="n">
         <v>1</v>
       </c>
       <c r="K241" t="n">
         <v>5069</v>
       </c>
       <c r="L241" t="n">
-        <v>0.4300210984023727</v>
+        <v>0.4300210984023726</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B242" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -12559,51 +12559,51 @@
           <t>53.1</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J243" t="n">
         <v>0</v>
       </c>
       <c r="K243" t="n">
         <v>540</v>
       </c>
       <c r="L243" t="n">
-        <v>4.89578136978086</v>
+        <v>4.895781369780861</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B244" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>20.53</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12667,51 +12667,51 @@
           <t>66.2</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J245" t="n">
         <v>0</v>
       </c>
       <c r="K245" t="n">
         <v>571</v>
       </c>
       <c r="L245" t="n">
-        <v>4.795515294373169</v>
+        <v>4.795515294373171</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B246" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>137.54</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -12721,51 +12721,51 @@
           <t>38.1</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J246" t="n">
         <v>0</v>
       </c>
       <c r="K246" t="n">
         <v>1053</v>
       </c>
       <c r="L246" t="n">
-        <v>1.635877699546828</v>
+        <v>1.635877699546826</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B247" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>57.71</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -12775,51 +12775,51 @@
           <t>52.0</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J247" t="n">
         <v>0</v>
       </c>
       <c r="K247" t="n">
         <v>724</v>
       </c>
       <c r="L247" t="n">
-        <v>3.688304313611074</v>
+        <v>3.688304313611073</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B248" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>267.05</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>6.7</t>
         </is>
@@ -13239,51 +13239,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J260" t="n">
         <v>1</v>
       </c>
       <c r="K260" t="n">
         <v>818</v>
       </c>
       <c r="L260" t="n">
-        <v>4.716051962039043</v>
+        <v>4.716051962039042</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B261" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>51.37</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -13293,51 +13293,51 @@
           <t>31.8</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J261" t="n">
         <v>1</v>
       </c>
       <c r="K261" t="n">
         <v>899</v>
       </c>
       <c r="L261" t="n">
-        <v>1.731293952545149</v>
+        <v>1.731293952545148</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B262" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>815.97</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>19.9</t>
         </is>
@@ -13347,51 +13347,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J262" t="n">
         <v>1</v>
       </c>
       <c r="K262" t="n">
         <v>2123</v>
       </c>
       <c r="L262" t="n">
-        <v>0.6444964640674496</v>
+        <v>0.6444964640674505</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B263" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>94.74</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -13401,51 +13401,51 @@
           <t>47.8</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J263" t="n">
         <v>1</v>
       </c>
       <c r="K263" t="n">
         <v>828</v>
       </c>
       <c r="L263" t="n">
-        <v>0.7098178364459177</v>
+        <v>0.7098178364459183</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B264" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>1710.51</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -13455,51 +13455,51 @@
           <t>29.5</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J264" t="n">
         <v>1</v>
       </c>
       <c r="K264" t="n">
         <v>4782</v>
       </c>
       <c r="L264" t="n">
-        <v>0.4321891100064368</v>
+        <v>0.4321891100064353</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B265" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -13617,51 +13617,51 @@
           <t>45.0</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J267" t="n">
         <v>0</v>
       </c>
       <c r="K267" t="n">
         <v>325</v>
       </c>
       <c r="L267" t="n">
-        <v>3.090592828460303</v>
+        <v>3.090592828460304</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B268" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>20.50</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -13671,51 +13671,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J268" t="n">
         <v>0</v>
       </c>
       <c r="K268" t="n">
         <v>568</v>
       </c>
       <c r="L268" t="n">
-        <v>4.552958269695515</v>
+        <v>4.552958269695513</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B269" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>148.36</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -13833,51 +13833,51 @@
           <t>41.6</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J271" t="n">
         <v>0</v>
       </c>
       <c r="K271" t="n">
         <v>1661</v>
       </c>
       <c r="L271" t="n">
-        <v>3.258859635931453</v>
+        <v>3.258859635931458</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B272" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>2.66</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -14297,51 +14297,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J284" t="n">
         <v>1</v>
       </c>
       <c r="K284" t="n">
         <v>1006</v>
       </c>
       <c r="L284" t="n">
-        <v>1.627790808506838</v>
+        <v>1.627790808506839</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B285" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>789.20</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>19.0</t>
         </is>
@@ -14351,51 +14351,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J285" t="n">
         <v>1</v>
       </c>
       <c r="K285" t="n">
         <v>2032</v>
       </c>
       <c r="L285" t="n">
-        <v>0.6674167801441239</v>
+        <v>0.6674167801441164</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B286" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>95.45</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -14405,51 +14405,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J286" t="n">
         <v>1</v>
       </c>
       <c r="K286" t="n">
         <v>778</v>
       </c>
       <c r="L286" t="n">
-        <v>1.032479238472219</v>
+        <v>1.032479238472223</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B287" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>1757.03</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>42.3</t>
         </is>
@@ -14459,51 +14459,51 @@
           <t>30.6</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J287" t="n">
         <v>1</v>
       </c>
       <c r="K287" t="n">
         <v>5046</v>
       </c>
       <c r="L287" t="n">
-        <v>0.4381620526683322</v>
+        <v>0.4381620526683324</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B288" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>26.26</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -14513,51 +14513,51 @@
           <t>45.1</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J288" t="n">
         <v>0</v>
       </c>
       <c r="K288" t="n">
         <v>438</v>
       </c>
       <c r="L288" t="n">
-        <v>2.62693306722768</v>
+        <v>2.626933067227679</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B289" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>14.84</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -14675,51 +14675,51 @@
           <t>64.5</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J291" t="n">
         <v>0</v>
       </c>
       <c r="K291" t="n">
         <v>532</v>
       </c>
       <c r="L291" t="n">
-        <v>4.500897659036665</v>
+        <v>4.500897659036669</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B292" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>138.87</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -14729,51 +14729,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>7.1</t>
         </is>
       </c>
       <c r="J292" t="n">
         <v>0</v>
       </c>
       <c r="K292" t="n">
         <v>1076</v>
       </c>
       <c r="L292" t="n">
-        <v>1.640475403204791</v>
+        <v>1.64047540320479</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B293" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>56.04</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -14783,51 +14783,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J293" t="n">
         <v>0</v>
       </c>
       <c r="K293" t="n">
         <v>638</v>
       </c>
       <c r="L293" t="n">
-        <v>3.757514404615962</v>
+        <v>3.757514404615963</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B294" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>274.59</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -14837,51 +14837,51 @@
           <t>42.1</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J294" t="n">
         <v>0</v>
       </c>
       <c r="K294" t="n">
         <v>1566</v>
       </c>
       <c r="L294" t="n">
-        <v>3.309802431608199</v>
+        <v>3.309802431608198</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B295" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>2.51</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -15301,51 +15301,51 @@
           <t>35.0</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J307" t="n">
         <v>1</v>
       </c>
       <c r="K307" t="n">
         <v>984</v>
       </c>
       <c r="L307" t="n">
-        <v>1.677546821593994</v>
+        <v>1.677546821593993</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B308" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>806.27</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>19.4</t>
         </is>
@@ -15355,51 +15355,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J308" t="n">
         <v>1</v>
       </c>
       <c r="K308" t="n">
         <v>2147</v>
       </c>
       <c r="L308" t="n">
-        <v>0.6253448350337829</v>
+        <v>0.6253448350337832</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B309" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>96.31</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -15409,51 +15409,51 @@
           <t>47.2</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J309" t="n">
         <v>1</v>
       </c>
       <c r="K309" t="n">
         <v>890</v>
       </c>
       <c r="L309" t="n">
-        <v>0.7053644457461746</v>
+        <v>0.7053644457461753</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B310" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>1748.01</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>42.1</t>
         </is>
@@ -15463,51 +15463,51 @@
           <t>29.7</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J310" t="n">
         <v>1</v>
       </c>
       <c r="K310" t="n">
         <v>5080</v>
       </c>
       <c r="L310" t="n">
-        <v>0.4337951379805853</v>
+        <v>0.4337951379805854</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B311" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>26.13</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -15625,51 +15625,51 @@
           <t>47.4</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J313" t="n">
         <v>0</v>
       </c>
       <c r="K313" t="n">
         <v>341</v>
       </c>
       <c r="L313" t="n">
-        <v>2.868713985936164</v>
+        <v>2.868713985936165</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B314" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>18.13</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -15679,51 +15679,51 @@
           <t>61.8</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J314" t="n">
         <v>0</v>
       </c>
       <c r="K314" t="n">
         <v>536</v>
       </c>
       <c r="L314" t="n">
-        <v>4.540221457895537</v>
+        <v>4.540221457895538</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B315" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>129.55</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>3.1</t>
         </is>
@@ -15733,51 +15733,51 @@
           <t>40.5</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="J315" t="n">
         <v>0</v>
       </c>
       <c r="K315" t="n">
         <v>997</v>
       </c>
       <c r="L315" t="n">
-        <v>1.600219417322534</v>
+        <v>1.600219417322535</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B316" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>57.80</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -15841,51 +15841,51 @@
           <t>41.0</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J317" t="n">
         <v>0</v>
       </c>
       <c r="K317" t="n">
         <v>1612</v>
       </c>
       <c r="L317" t="n">
-        <v>3.247767487495273</v>
+        <v>3.24776748749527</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B318" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>2.44</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -15895,51 +15895,51 @@
           <t>93.2</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J318" t="n">
         <v>0</v>
       </c>
       <c r="K318" t="n">
         <v>63</v>
       </c>
       <c r="L318" t="n">
-        <v>1.536123896185138</v>
+        <v>1.536123896185137</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B319" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>11.63</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -16003,51 +16003,51 @@
           <t>47.6</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>6.7</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J320" t="n">
         <v>0</v>
       </c>
       <c r="K320" t="n">
         <v>188</v>
       </c>
       <c r="L320" t="n">
-        <v>2.596087087337723</v>
+        <v>2.596087087337724</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B321" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>6.96</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -16251,51 +16251,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>1</v>
       </c>
       <c r="K329" t="n">
         <v>818</v>
       </c>
       <c r="L329" t="n">
-        <v>4.406759249406678</v>
+        <v>4.406759249406679</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B330" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>51.45</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -16305,51 +16305,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J330" t="n">
         <v>1</v>
       </c>
       <c r="K330" t="n">
         <v>989</v>
       </c>
       <c r="L330" t="n">
-        <v>1.922707091107383</v>
+        <v>1.922707091107384</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B331" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>846.62</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
@@ -16359,51 +16359,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J331" t="n">
         <v>1</v>
       </c>
       <c r="K331" t="n">
         <v>2217</v>
       </c>
       <c r="L331" t="n">
-        <v>0.6645847051296804</v>
+        <v>0.66458470512968</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B332" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>91.73</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -16413,51 +16413,51 @@
           <t>49.4</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J332" t="n">
         <v>1</v>
       </c>
       <c r="K332" t="n">
         <v>923</v>
       </c>
       <c r="L332" t="n">
-        <v>0.6598703184817324</v>
+        <v>0.6598703184817319</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B333" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>1757.07</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>41.7</t>
         </is>
@@ -16467,51 +16467,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J333" t="n">
         <v>1</v>
       </c>
       <c r="K333" t="n">
         <v>5054</v>
       </c>
       <c r="L333" t="n">
-        <v>0.4291142657318285</v>
+        <v>0.4291142657318271</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B334" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -16521,51 +16521,51 @@
           <t>44.4</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J334" t="n">
         <v>0</v>
       </c>
       <c r="K334" t="n">
         <v>407</v>
       </c>
       <c r="L334" t="n">
-        <v>2.694294691444732</v>
+        <v>2.694294691444734</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B335" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>15.91</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16629,51 +16629,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J336" t="n">
         <v>0</v>
       </c>
       <c r="K336" t="n">
         <v>350</v>
       </c>
       <c r="L336" t="n">
-        <v>2.899550927668865</v>
+        <v>2.899550927668864</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B337" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16683,51 +16683,51 @@
           <t>60.6</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J337" t="n">
         <v>0</v>
       </c>
       <c r="K337" t="n">
         <v>542</v>
       </c>
       <c r="L337" t="n">
-        <v>4.27158682750893</v>
+        <v>4.271586827508931</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B338" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>139.59</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -16737,51 +16737,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>7.8</t>
         </is>
       </c>
       <c r="J338" t="n">
         <v>0</v>
       </c>
       <c r="K338" t="n">
         <v>1098</v>
       </c>
       <c r="L338" t="n">
-        <v>1.67562697313733</v>
+        <v>1.675626973137329</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B339" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>61.24</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -16791,51 +16791,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J339" t="n">
         <v>0</v>
       </c>
       <c r="K339" t="n">
         <v>662</v>
       </c>
       <c r="L339" t="n">
-        <v>3.442410374873172</v>
+        <v>3.442410374873171</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B340" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>290.19</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>6.9</t>
         </is>
@@ -16845,51 +16845,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>12.3</t>
         </is>
       </c>
       <c r="J340" t="n">
         <v>0</v>
       </c>
       <c r="K340" t="n">
         <v>1702</v>
       </c>
       <c r="L340" t="n">
-        <v>3.285067790308135</v>
+        <v>3.285067790308136</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B341" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>2.13</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -16953,51 +16953,51 @@
           <t>56.8</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J342" t="n">
         <v>0</v>
       </c>
       <c r="K342" t="n">
         <v>196</v>
       </c>
       <c r="L342" t="n">
-        <v>1.149729227057655</v>
+        <v>1.149729227057654</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B343" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>15.63</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -17255,51 +17255,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>4.8</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J352" t="n">
         <v>1</v>
       </c>
       <c r="K352" t="n">
         <v>905</v>
       </c>
       <c r="L352" t="n">
-        <v>4.127807595919728</v>
+        <v>4.12780759591973</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B353" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>54.67</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -17309,51 +17309,51 @@
           <t>30.9</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J353" t="n">
         <v>1</v>
       </c>
       <c r="K353" t="n">
         <v>1109</v>
       </c>
       <c r="L353" t="n">
-        <v>1.796758474992832</v>
+        <v>1.796758474992831</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B354" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>835.45</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>19.5</t>
         </is>
@@ -17363,51 +17363,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J354" t="n">
         <v>1</v>
       </c>
       <c r="K354" t="n">
         <v>2146</v>
       </c>
       <c r="L354" t="n">
-        <v>0.6899363373717095</v>
+        <v>0.6899363373717083</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B355" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>88.66</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
@@ -17471,51 +17471,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J356" t="n">
         <v>1</v>
       </c>
       <c r="K356" t="n">
         <v>5422</v>
       </c>
       <c r="L356" t="n">
-        <v>0.4268450995436743</v>
+        <v>0.4268450995436738</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B357" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>26.19</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -17579,51 +17579,51 @@
           <t>54.9</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J358" t="n">
         <v>0</v>
       </c>
       <c r="K358" t="n">
         <v>523</v>
       </c>
       <c r="L358" t="n">
-        <v>4.458427501031827</v>
+        <v>4.458427501031826</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B359" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>19.63</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -17849,51 +17849,51 @@
           <t>44.5</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J363" t="n">
         <v>0</v>
       </c>
       <c r="K363" t="n">
         <v>1703</v>
       </c>
       <c r="L363" t="n">
-        <v>3.16420636946364</v>
+        <v>3.164206369463638</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B364" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>2.38</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -17903,51 +17903,51 @@
           <t>97.1</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J364" t="n">
         <v>0</v>
       </c>
       <c r="K364" t="n">
         <v>57</v>
       </c>
       <c r="L364" t="n">
-        <v>1.600805650727974</v>
+        <v>1.600805650727973</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B365" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>15.85</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18011,51 +18011,51 @@
           <t>44.7</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J366" t="n">
         <v>0</v>
       </c>
       <c r="K366" t="n">
         <v>176</v>
       </c>
       <c r="L366" t="n">
-        <v>2.481509164016479</v>
+        <v>2.481509164016478</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B367" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>7.15</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -18205,81 +18205,1085 @@
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>17829.00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B374" s="34" t="n">
         <v>25</v>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Number of Repos</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>9251.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B375" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Agency CMOs</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>110.00</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>33.1</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J375" t="n">
+        <v>1</v>
+      </c>
+      <c r="K375" t="n">
+        <v>886</v>
+      </c>
+      <c r="L375" t="n">
+        <v>4.330667736041276</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B376" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Agency Debentures &amp; Strips</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>54.37</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>32.6</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J376" t="n">
+        <v>1</v>
+      </c>
+      <c r="K376" t="n">
+        <v>1063</v>
+      </c>
+      <c r="L376" t="n">
+        <v>1.645080958343607</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B377" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>806.98</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>19.0</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>33.8</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J377" t="n">
+        <v>1</v>
+      </c>
+      <c r="K377" t="n">
+        <v>2216</v>
+      </c>
+      <c r="L377" t="n">
+        <v>0.7166107503824936</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B378" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>US Treasuries Strips</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>92.67</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>2.2</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>50.5</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>2.9</t>
+        </is>
+      </c>
+      <c r="J378" t="n">
+        <v>1</v>
+      </c>
+      <c r="K378" t="n">
+        <v>1015</v>
+      </c>
+      <c r="L378" t="n">
+        <v>1.318110862591595</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B379" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>US Treasuries excluding Strips</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>1769.02</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>41.6</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>32.1</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="J379" t="n">
+        <v>1</v>
+      </c>
+      <c r="K379" t="n">
+        <v>5199</v>
+      </c>
+      <c r="L379" t="n">
+        <v>0.4256638699388489</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B380" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>ABS Investment Grade</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>28.29</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>45.4</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J380" t="n">
+        <v>0</v>
+      </c>
+      <c r="K380" t="n">
+        <v>449</v>
+      </c>
+      <c r="L380" t="n">
+        <v>2.812195148697443</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B381" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>ABS Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>14.63</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>53.6</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J381" t="n">
+        <v>0</v>
+      </c>
+      <c r="K381" t="n">
+        <v>570</v>
+      </c>
+      <c r="L381" t="n">
+        <v>4.447244309643758</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B382" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>CMO Private Label Investment Grade</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>44.4</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J382" t="n">
+        <v>0</v>
+      </c>
+      <c r="K382" t="n">
+        <v>411</v>
+      </c>
+      <c r="L382" t="n">
+        <v>3.341909371332908</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B383" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>CMO Private Label Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>17.48</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>63.8</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>6.0</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J383" t="n">
+        <v>0</v>
+      </c>
+      <c r="K383" t="n">
+        <v>589</v>
+      </c>
+      <c r="L383" t="n">
+        <v>4.155993057648391</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B384" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Corporates Investment Grade</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>142.78</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>3.4</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>37.4</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="J384" t="n">
+        <v>0</v>
+      </c>
+      <c r="K384" t="n">
+        <v>1088</v>
+      </c>
+      <c r="L384" t="n">
+        <v>1.624169474793637</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B385" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Corporates Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>60.35</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>48.8</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>6.0</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J385" t="n">
+        <v>0</v>
+      </c>
+      <c r="K385" t="n">
+        <v>617</v>
+      </c>
+      <c r="L385" t="n">
+        <v>5.022295731142948</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B386" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Equities</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>270.91</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>6.4</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>46.4</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>12.0</t>
+        </is>
+      </c>
+      <c r="J386" t="n">
+        <v>0</v>
+      </c>
+      <c r="K386" t="n">
+        <v>1602</v>
+      </c>
+      <c r="L386" t="n">
+        <v>3.224419803383224</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B387" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>International Securities</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>2.11</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>97.3</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J387" t="n">
+        <v>0</v>
+      </c>
+      <c r="K387" t="n">
+        <v>57</v>
+      </c>
+      <c r="L387" t="n">
+        <v>1.692037059568736</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B388" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Money Market</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>14.49</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>57.8</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J388" t="n">
+        <v>0</v>
+      </c>
+      <c r="K388" t="n">
+        <v>216</v>
+      </c>
+      <c r="L388" t="n">
+        <v>1.155573853652547</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B389" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Municipality Debt</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>16.27</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>44.6</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>6.4</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="J389" t="n">
+        <v>0</v>
+      </c>
+      <c r="K389" t="n">
+        <v>209</v>
+      </c>
+      <c r="L389" t="n">
+        <v>2.488042104238973</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B390" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>8.07</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="J390" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B391" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Total Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>2833.03</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>66.6</t>
+        </is>
+      </c>
+      <c r="J391" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B392" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Total Non-Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>598.38</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>14.1</t>
+        </is>
+      </c>
+      <c r="J392" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B393" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>4253.31</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B394" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Sponsored GC</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>821.50</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>19.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B395" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Federal Reserve</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B396" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Number of Observations</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>17487.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B397" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Number of Repos</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>9109.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K54"/>
+  <dimension ref="A2:K57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -19090,81 +20094,132 @@
       <c r="B53" t="inlineStr">
         <is>
           <t>Net Cash Borrowed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>293.90</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Net Securities Delivered</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>387.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Gross Securities</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>769.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Net Cash Borrowed</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>290.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Net Securities Delivered</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>384.60</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K54"/>
+  <dimension ref="A2:K57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -20710,81 +21765,177 @@
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>77.20</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>18.4</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>114.60</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>32.4</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>5.40</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>333.40</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>71.0</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>199.70</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>66.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>130.90</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>27.9</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>99.90</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>33.3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K150"/>
+  <dimension ref="A2:K159"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -25402,81 +26553,369 @@
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Treasury (less than 30 Yrs.)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>75.20</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>17.9</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>114.60</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>32.4</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>5.40</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Agency MBS (FNMA &amp; FHLMC Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>308.00</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>65.6</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>169.50</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>56.6</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>FNMA &amp; FHLMC ARMs</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>4.80</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>GNMA (Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>20.60</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>4.4</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>29.50</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>9.8</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>GNMA ARMs</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>STRIPs</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>0.30</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>0.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>TIPs</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Treasury (less than 10 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Treasury (less than 30 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>127.90</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>27.2</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>99.60</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>33.2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K54"/>
+  <dimension ref="A2:K57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -27022,50 +28461,146 @@
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>1873.46</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>65.1</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>191.80</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>24.8</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>54.37</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>1.9</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>5.40</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>916.98</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>32.4</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>533.10</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>69.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>20260409</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>1861.68</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>65.7</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>230.80</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>30.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>