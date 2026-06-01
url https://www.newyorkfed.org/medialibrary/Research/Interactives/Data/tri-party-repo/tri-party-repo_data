--- v5 (2026-04-20)
+++ v6 (2026-06-01)
@@ -2057,51 +2057,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D7" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D15" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D16" display="For any questions, please contact New York Fed Research Publications." r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:L397"/>
+  <dimension ref="A2:L420"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="13.7" customFormat="1" customHeight="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6" ht="15.75" customHeight="1">
@@ -2303,51 +2303,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="n">
         <v>2105</v>
       </c>
       <c r="L9" t="n">
-        <v>0.6498878687118225</v>
+        <v>0.6498878687118222</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B10" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C10" s="9" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>94.44</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2.7</t>
         </is>
@@ -2357,51 +2357,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>1</v>
       </c>
       <c r="K10" t="n">
         <v>931</v>
       </c>
       <c r="L10" t="n">
-        <v>0.6756274861534349</v>
+        <v>0.6756274861534356</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B11" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>1512.44</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -2411,51 +2411,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>1</v>
       </c>
       <c r="K11" t="n">
         <v>4945</v>
       </c>
       <c r="L11" t="n">
-        <v>0.4395577568936706</v>
+        <v>0.4395577568936704</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B12" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>20.28</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -2465,51 +2465,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>0</v>
       </c>
       <c r="K12" t="n">
         <v>383</v>
       </c>
       <c r="L12" t="n">
-        <v>2.796168834476525</v>
+        <v>2.796168834476526</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B13" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>14.42</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -2519,51 +2519,51 @@
           <t>47.9</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
         <v>379</v>
       </c>
       <c r="L13" t="n">
-        <v>5.459924280383593</v>
+        <v>5.459924280383591</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B14" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>15.61</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2573,51 +2573,51 @@
           <t>57.2</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>290</v>
       </c>
       <c r="L14" t="n">
-        <v>3.180600592804913</v>
+        <v>3.180600592804914</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B15" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>17.23</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2735,51 +2735,51 @@
           <t>55.0</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
         <v>676</v>
       </c>
       <c r="L17" t="n">
-        <v>3.362695537204201</v>
+        <v>3.362695537204202</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B18" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>219.26</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -2789,51 +2789,51 @@
           <t>42.6</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>11.1</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
         <v>1460</v>
       </c>
       <c r="L18" t="n">
-        <v>2.839091231081286</v>
+        <v>2.839091231081285</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B19" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>0.13</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -2843,51 +2843,51 @@
           <t>74.7</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
         <v>47</v>
       </c>
       <c r="L19" t="n">
-        <v>1.10251755456031</v>
+        <v>1.102517554560311</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B20" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C20" s="9" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.33</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -3415,51 +3415,51 @@
           <t>29.1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
       <c r="K34" t="n">
         <v>4675</v>
       </c>
       <c r="L34" t="n">
-        <v>0.4431582059542627</v>
+        <v>0.4431582059542622</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B35" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>19.31</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -3631,51 +3631,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J38" t="n">
         <v>0</v>
       </c>
       <c r="K38" t="n">
         <v>313</v>
       </c>
       <c r="L38" t="n">
-        <v>5.089647775910522</v>
+        <v>5.089647775910523</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B39" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>114.52</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -3739,51 +3739,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>0</v>
       </c>
       <c r="K40" t="n">
         <v>598</v>
       </c>
       <c r="L40" t="n">
-        <v>5.063751506002247</v>
+        <v>5.063751506002248</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B41" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>198.55</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -3793,51 +3793,51 @@
           <t>44.0</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="n">
         <v>1328</v>
       </c>
       <c r="L41" t="n">
-        <v>2.87235441945539</v>
+        <v>2.872354419455395</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B42" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0.60</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -4203,51 +4203,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J53" t="n">
         <v>1</v>
       </c>
       <c r="K53" t="n">
         <v>755</v>
       </c>
       <c r="L53" t="n">
-        <v>4.559625883612506</v>
+        <v>4.559625883612502</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B54" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>42.24</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -4311,51 +4311,51 @@
           <t>28.7</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="n">
         <v>2039</v>
       </c>
       <c r="L55" t="n">
-        <v>0.6402642410505902</v>
+        <v>0.6402642410505895</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B56" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>85.22</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -4365,51 +4365,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J56" t="n">
         <v>1</v>
       </c>
       <c r="K56" t="n">
         <v>836</v>
       </c>
       <c r="L56" t="n">
-        <v>1.292538619092805</v>
+        <v>1.292538619092806</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B57" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>1601.48</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>45.7</t>
         </is>
@@ -4419,51 +4419,51 @@
           <t>29.2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J57" t="n">
         <v>1</v>
       </c>
       <c r="K57" t="n">
         <v>4753</v>
       </c>
       <c r="L57" t="n">
-        <v>0.4535006931786618</v>
+        <v>0.4535006931786617</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B58" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>21.01</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -4473,51 +4473,51 @@
           <t>49.0</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>393</v>
       </c>
       <c r="L58" t="n">
-        <v>2.851879869965324</v>
+        <v>2.851879869965323</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B59" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>14.02</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -4527,51 +4527,51 @@
           <t>55.2</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>361</v>
       </c>
       <c r="L59" t="n">
-        <v>5.345147207691402</v>
+        <v>5.345147207691403</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B60" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>16.21</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4581,51 +4581,51 @@
           <t>52.8</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J60" t="n">
         <v>0</v>
       </c>
       <c r="K60" t="n">
         <v>280</v>
       </c>
       <c r="L60" t="n">
-        <v>3.567665798677282</v>
+        <v>3.567665798677281</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B61" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>17.11</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4635,51 +4635,51 @@
           <t>68.3</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>4.2</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J61" t="n">
         <v>0</v>
       </c>
       <c r="K61" t="n">
         <v>445</v>
       </c>
       <c r="L61" t="n">
-        <v>4.425244380967336</v>
+        <v>4.425244380967337</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B62" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>124.70</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -4689,51 +4689,51 @@
           <t>36.3</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="n">
         <v>1046</v>
       </c>
       <c r="L62" t="n">
-        <v>1.75576071803744</v>
+        <v>1.755760718037441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B63" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>49.14</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -4743,51 +4743,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="n">
         <v>715</v>
       </c>
       <c r="L63" t="n">
-        <v>3.184250919970692</v>
+        <v>3.18425091997069</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B64" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>223.01</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -4797,51 +4797,51 @@
           <t>45.3</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>10.4</t>
         </is>
       </c>
       <c r="J64" t="n">
         <v>0</v>
       </c>
       <c r="K64" t="n">
         <v>1448</v>
       </c>
       <c r="L64" t="n">
-        <v>2.687902372675195</v>
+        <v>2.687902372675197</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B65" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0.58</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -5207,51 +5207,51 @@
           <t>37.5</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J76" t="n">
         <v>1</v>
       </c>
       <c r="K76" t="n">
         <v>784</v>
       </c>
       <c r="L76" t="n">
-        <v>4.634031107700006</v>
+        <v>4.634031107700001</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B77" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>43.09</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -5315,51 +5315,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J78" t="n">
         <v>1</v>
       </c>
       <c r="K78" t="n">
         <v>2030</v>
       </c>
       <c r="L78" t="n">
-        <v>0.6407921161090836</v>
+        <v>0.6407921161090829</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B79" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>85.11</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -5369,51 +5369,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J79" t="n">
         <v>1</v>
       </c>
       <c r="K79" t="n">
         <v>846</v>
       </c>
       <c r="L79" t="n">
-        <v>0.6183169082368589</v>
+        <v>0.6183169082368581</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B80" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>1708.37</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>45.8</t>
         </is>
@@ -5423,51 +5423,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J80" t="n">
         <v>1</v>
       </c>
       <c r="K80" t="n">
         <v>4545</v>
       </c>
       <c r="L80" t="n">
-        <v>0.4653069436810879</v>
+        <v>0.4653069436810892</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B81" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>20.54</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -5477,51 +5477,51 @@
           <t>49.2</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J81" t="n">
         <v>0</v>
       </c>
       <c r="K81" t="n">
         <v>380</v>
       </c>
       <c r="L81" t="n">
-        <v>2.727545541869165</v>
+        <v>2.727545541869164</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B82" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>13.71</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5531,51 +5531,51 @@
           <t>58.8</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J82" t="n">
         <v>0</v>
       </c>
       <c r="K82" t="n">
         <v>348</v>
       </c>
       <c r="L82" t="n">
-        <v>5.580011862601256</v>
+        <v>5.580011862601252</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B83" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>16.59</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5639,51 +5639,51 @@
           <t>68.7</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J84" t="n">
         <v>0</v>
       </c>
       <c r="K84" t="n">
         <v>457</v>
       </c>
       <c r="L84" t="n">
-        <v>4.545364778072352</v>
+        <v>4.54536477807235</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B85" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>128.78</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -5693,51 +5693,51 @@
           <t>37.2</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J85" t="n">
         <v>0</v>
       </c>
       <c r="K85" t="n">
         <v>1070</v>
       </c>
       <c r="L85" t="n">
-        <v>1.650958230437837</v>
+        <v>1.650958230437838</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B86" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>51.90</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -5801,51 +5801,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>11.8</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>0</v>
       </c>
       <c r="K87" t="n">
         <v>1470</v>
       </c>
       <c r="L87" t="n">
-        <v>2.977248272103763</v>
+        <v>2.977248272103766</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B88" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>0.69</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6211,51 +6211,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J99" t="n">
         <v>1</v>
       </c>
       <c r="K99" t="n">
         <v>774</v>
       </c>
       <c r="L99" t="n">
-        <v>4.692679432521706</v>
+        <v>4.692679432521709</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B100" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>45.88</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -6265,51 +6265,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J100" t="n">
         <v>1</v>
       </c>
       <c r="K100" t="n">
         <v>847</v>
       </c>
       <c r="L100" t="n">
-        <v>1.74677273852654</v>
+        <v>1.746772738526539</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B101" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>768.42</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>20.4</t>
         </is>
@@ -6319,51 +6319,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J101" t="n">
         <v>1</v>
       </c>
       <c r="K101" t="n">
         <v>2075</v>
       </c>
       <c r="L101" t="n">
-        <v>0.6475146568036144</v>
+        <v>0.6475146568036141</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B102" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>87.17</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -6373,51 +6373,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J102" t="n">
         <v>1</v>
       </c>
       <c r="K102" t="n">
         <v>795</v>
       </c>
       <c r="L102" t="n">
-        <v>0.6267083040167578</v>
+        <v>0.6267083040167571</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B103" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>1674.15</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>44.5</t>
         </is>
@@ -6427,51 +6427,51 @@
           <t>31.5</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>1</v>
       </c>
       <c r="K103" t="n">
         <v>4933</v>
       </c>
       <c r="L103" t="n">
-        <v>0.4488295199963238</v>
+        <v>0.4488295199963235</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B104" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>19.56</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6535,51 +6535,51 @@
           <t>58.0</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J105" t="n">
         <v>0</v>
       </c>
       <c r="K105" t="n">
         <v>346</v>
       </c>
       <c r="L105" t="n">
-        <v>5.543731903806669</v>
+        <v>5.543731903806667</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B106" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>15.58</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6589,51 +6589,51 @@
           <t>50.7</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="n">
         <v>266</v>
       </c>
       <c r="L106" t="n">
-        <v>3.404927622200759</v>
+        <v>3.404927622200757</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B107" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>19.06</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6643,51 +6643,51 @@
           <t>66.1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
       <c r="K107" t="n">
         <v>487</v>
       </c>
       <c r="L107" t="n">
-        <v>4.593062979701084</v>
+        <v>4.593062979701081</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B108" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>128.48</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -6697,51 +6697,51 @@
           <t>38.6</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
         <v>1118</v>
       </c>
       <c r="L108" t="n">
-        <v>1.79652478971595</v>
+        <v>1.796524789715951</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B109" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>53.50</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -6751,51 +6751,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
       <c r="K109" t="n">
         <v>737</v>
       </c>
       <c r="L109" t="n">
-        <v>3.419696753121161</v>
+        <v>3.419696753121162</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B110" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>195.40</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>5.2</t>
         </is>
@@ -6805,51 +6805,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J110" t="n">
         <v>0</v>
       </c>
       <c r="K110" t="n">
         <v>1366</v>
       </c>
       <c r="L110" t="n">
-        <v>2.920314754431751</v>
+        <v>2.920314754431754</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B111" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>1.37</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6859,51 +6859,51 @@
           <t>93.6</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J111" t="n">
         <v>0</v>
       </c>
       <c r="K111" t="n">
         <v>57</v>
       </c>
       <c r="L111" t="n">
-        <v>1.244924255735076</v>
+        <v>1.244924255735077</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B112" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>15.40</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6967,51 +6967,51 @@
           <t>40.6</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>5.7</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
         <v>205</v>
       </c>
       <c r="L113" t="n">
-        <v>2.089969536738591</v>
+        <v>2.089969536738592</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B114" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>4.86</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -7215,51 +7215,51 @@
           <t>35.4</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J122" t="n">
         <v>1</v>
       </c>
       <c r="K122" t="n">
         <v>848</v>
       </c>
       <c r="L122" t="n">
-        <v>4.454442348512267</v>
+        <v>4.454442348512271</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B123" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>43.94</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>1.1</t>
         </is>
@@ -7269,51 +7269,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J123" t="n">
         <v>1</v>
       </c>
       <c r="K123" t="n">
         <v>874</v>
       </c>
       <c r="L123" t="n">
-        <v>1.706226616842612</v>
+        <v>1.706226616842613</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B124" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>812.28</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>21.0</t>
         </is>
@@ -7323,51 +7323,51 @@
           <t>30.0</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J124" t="n">
         <v>1</v>
       </c>
       <c r="K124" t="n">
         <v>2241</v>
       </c>
       <c r="L124" t="n">
-        <v>0.6768621403553708</v>
+        <v>0.6768621403553707</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B125" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>90.91</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -7431,51 +7431,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J126" t="n">
         <v>1</v>
       </c>
       <c r="K126" t="n">
         <v>4788</v>
       </c>
       <c r="L126" t="n">
-        <v>0.4402701320833099</v>
+        <v>0.4402701320833087</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B127" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>20.22</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7485,51 +7485,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>4.4</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J127" t="n">
         <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>352</v>
       </c>
       <c r="L127" t="n">
-        <v>2.703626880980949</v>
+        <v>2.70362688098095</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B128" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>14.70</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7593,51 +7593,51 @@
           <t>51.9</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J129" t="n">
         <v>0</v>
       </c>
       <c r="K129" t="n">
         <v>281</v>
       </c>
       <c r="L129" t="n">
-        <v>3.170859512660235</v>
+        <v>3.170859512660234</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B130" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>18.62</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7647,51 +7647,51 @@
           <t>67.7</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J130" t="n">
         <v>0</v>
       </c>
       <c r="K130" t="n">
         <v>505</v>
       </c>
       <c r="L130" t="n">
-        <v>4.449614911027475</v>
+        <v>4.449614911027474</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B131" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>127.78</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -7809,51 +7809,51 @@
           <t>44.3</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J133" t="n">
         <v>0</v>
       </c>
       <c r="K133" t="n">
         <v>1441</v>
       </c>
       <c r="L133" t="n">
-        <v>3.155459669530958</v>
+        <v>3.155459669530959</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B134" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>1.46</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -7863,51 +7863,51 @@
           <t>95.8</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>0</v>
       </c>
       <c r="K134" t="n">
         <v>59</v>
       </c>
       <c r="L134" t="n">
-        <v>0.9853691149695774</v>
+        <v>0.9853691149695776</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B135" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>11.98</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -7917,51 +7917,51 @@
           <t>61.4</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>199</v>
       </c>
       <c r="L135" t="n">
-        <v>1.320950921034723</v>
+        <v>1.320950921034724</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B136" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>18.22</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8219,51 +8219,51 @@
           <t>35.6</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J145" t="n">
         <v>1</v>
       </c>
       <c r="K145" t="n">
         <v>887</v>
       </c>
       <c r="L145" t="n">
-        <v>4.186549461274339</v>
+        <v>4.186549461274336</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B146" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>47.32</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -8273,51 +8273,51 @@
           <t>28.6</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J146" t="n">
         <v>1</v>
       </c>
       <c r="K146" t="n">
         <v>926</v>
       </c>
       <c r="L146" t="n">
-        <v>1.78146249147383</v>
+        <v>1.781462491473832</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B147" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>822.70</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>20.5</t>
         </is>
@@ -8381,51 +8381,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J148" t="n">
         <v>1</v>
       </c>
       <c r="K148" t="n">
         <v>868</v>
       </c>
       <c r="L148" t="n">
-        <v>0.6899590896608115</v>
+        <v>0.689959089660811</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B149" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>1775.42</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -8435,51 +8435,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J149" t="n">
         <v>1</v>
       </c>
       <c r="K149" t="n">
         <v>4633</v>
       </c>
       <c r="L149" t="n">
-        <v>0.4350724421547177</v>
+        <v>0.4350724421547187</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B150" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>21.93</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8543,51 +8543,51 @@
           <t>55.9</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J151" t="n">
         <v>0</v>
       </c>
       <c r="K151" t="n">
         <v>429</v>
       </c>
       <c r="L151" t="n">
-        <v>5.367156146495757</v>
+        <v>5.367156146495759</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B152" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>17.07</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8597,51 +8597,51 @@
           <t>51.0</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J152" t="n">
         <v>0</v>
       </c>
       <c r="K152" t="n">
         <v>317</v>
       </c>
       <c r="L152" t="n">
-        <v>3.163963619290624</v>
+        <v>3.163963619290625</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B153" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>19.00</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8651,51 +8651,51 @@
           <t>67.8</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J153" t="n">
         <v>0</v>
       </c>
       <c r="K153" t="n">
         <v>480</v>
       </c>
       <c r="L153" t="n">
-        <v>4.616011518686971</v>
+        <v>4.616011518686972</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B154" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>128.53</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -8705,51 +8705,51 @@
           <t>40.9</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J154" t="n">
         <v>0</v>
       </c>
       <c r="K154" t="n">
         <v>1116</v>
       </c>
       <c r="L154" t="n">
-        <v>1.777358753192147</v>
+        <v>1.777358753192148</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B155" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>50.71</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -8759,51 +8759,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J155" t="n">
         <v>0</v>
       </c>
       <c r="K155" t="n">
         <v>727</v>
       </c>
       <c r="L155" t="n">
-        <v>3.261279666815228</v>
+        <v>3.261279666815227</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B156" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>219.22</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
@@ -8813,51 +8813,51 @@
           <t>41.1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J156" t="n">
         <v>0</v>
       </c>
       <c r="K156" t="n">
         <v>1528</v>
       </c>
       <c r="L156" t="n">
-        <v>3.02318550804368</v>
+        <v>3.023185508043681</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B157" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>2.42</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8867,51 +8867,51 @@
           <t>96.0</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J157" t="n">
         <v>0</v>
       </c>
       <c r="K157" t="n">
         <v>65</v>
       </c>
       <c r="L157" t="n">
-        <v>1.259716312543774</v>
+        <v>1.259716312543773</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B158" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>12.20</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -9223,51 +9223,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J168" t="n">
         <v>1</v>
       </c>
       <c r="K168" t="n">
         <v>781</v>
       </c>
       <c r="L168" t="n">
-        <v>4.094077839017839</v>
+        <v>4.094077839017837</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B169" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>47.97</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -9277,51 +9277,51 @@
           <t>29.6</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J169" t="n">
         <v>1</v>
       </c>
       <c r="K169" t="n">
         <v>910</v>
       </c>
       <c r="L169" t="n">
-        <v>1.594548668598156</v>
+        <v>1.594548668598154</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B170" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>820.03</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -9331,51 +9331,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J170" t="n">
         <v>1</v>
       </c>
       <c r="K170" t="n">
         <v>2140</v>
       </c>
       <c r="L170" t="n">
-        <v>0.6140949417483317</v>
+        <v>0.6140949417483298</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B171" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>93.45</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -9385,51 +9385,51 @@
           <t>52.2</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J171" t="n">
         <v>1</v>
       </c>
       <c r="K171" t="n">
         <v>838</v>
       </c>
       <c r="L171" t="n">
-        <v>0.6602377159051742</v>
+        <v>0.6602377159051745</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B172" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>1797.50</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>43.9</t>
         </is>
@@ -9439,51 +9439,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J172" t="n">
         <v>1</v>
       </c>
       <c r="K172" t="n">
         <v>4820</v>
       </c>
       <c r="L172" t="n">
-        <v>0.422847557005033</v>
+        <v>0.4228475570050332</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B173" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>23.51</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -9547,51 +9547,51 @@
           <t>55.7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J174" t="n">
         <v>0</v>
       </c>
       <c r="K174" t="n">
         <v>473</v>
       </c>
       <c r="L174" t="n">
-        <v>5.160934402458186</v>
+        <v>5.160934402458187</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B175" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>17.95</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -9655,51 +9655,51 @@
           <t>65.1</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J176" t="n">
         <v>0</v>
       </c>
       <c r="K176" t="n">
         <v>479</v>
       </c>
       <c r="L176" t="n">
-        <v>4.573438749259068</v>
+        <v>4.573438749259069</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B177" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>129.60</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -9763,51 +9763,51 @@
           <t>53.2</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J178" t="n">
         <v>0</v>
       </c>
       <c r="K178" t="n">
         <v>662</v>
       </c>
       <c r="L178" t="n">
-        <v>3.690212294614576</v>
+        <v>3.690212294614574</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B179" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>227.97</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>5.6</t>
         </is>
@@ -9817,51 +9817,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J179" t="n">
         <v>0</v>
       </c>
       <c r="K179" t="n">
         <v>1511</v>
       </c>
       <c r="L179" t="n">
-        <v>3.115445590010804</v>
+        <v>3.115445590010801</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B180" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>2.33</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9979,51 +9979,51 @@
           <t>40.8</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J182" t="n">
         <v>0</v>
       </c>
       <c r="K182" t="n">
         <v>185</v>
       </c>
       <c r="L182" t="n">
-        <v>2.074575162480849</v>
+        <v>2.07457516248085</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B183" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>5.75</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -10227,51 +10227,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J191" t="n">
         <v>1</v>
       </c>
       <c r="K191" t="n">
         <v>746</v>
       </c>
       <c r="L191" t="n">
-        <v>4.338196537986588</v>
+        <v>4.338196537986589</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B192" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>48.62</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -10281,51 +10281,51 @@
           <t>29.8</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J192" t="n">
         <v>1</v>
       </c>
       <c r="K192" t="n">
         <v>910</v>
       </c>
       <c r="L192" t="n">
-        <v>1.674945981595058</v>
+        <v>1.674945981595056</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B193" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>814.43</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
@@ -10335,51 +10335,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J193" t="n">
         <v>1</v>
       </c>
       <c r="K193" t="n">
         <v>2280</v>
       </c>
       <c r="L193" t="n">
-        <v>0.6559873792474277</v>
+        <v>0.6559873792474248</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B194" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>100.47</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -10389,51 +10389,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J194" t="n">
         <v>1</v>
       </c>
       <c r="K194" t="n">
         <v>906</v>
       </c>
       <c r="L194" t="n">
-        <v>1.739845854791864</v>
+        <v>1.739845854791858</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B195" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>1766.68</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -10443,51 +10443,51 @@
           <t>31.2</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J195" t="n">
         <v>1</v>
       </c>
       <c r="K195" t="n">
         <v>4836</v>
       </c>
       <c r="L195" t="n">
-        <v>0.4141725411207561</v>
+        <v>0.414172541120757</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B196" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>21.91</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10497,51 +10497,51 @@
           <t>52.3</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J196" t="n">
         <v>0</v>
       </c>
       <c r="K196" t="n">
         <v>368</v>
       </c>
       <c r="L196" t="n">
-        <v>2.725813578931146</v>
+        <v>2.725813578931145</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B197" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>17.16</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10551,51 +10551,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J197" t="n">
         <v>0</v>
       </c>
       <c r="K197" t="n">
         <v>472</v>
       </c>
       <c r="L197" t="n">
-        <v>5.435566452314039</v>
+        <v>5.435566452314041</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B198" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>17.02</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10605,51 +10605,51 @@
           <t>43.8</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J198" t="n">
         <v>0</v>
       </c>
       <c r="K198" t="n">
         <v>297</v>
       </c>
       <c r="L198" t="n">
-        <v>3.242043113687187</v>
+        <v>3.242043113687184</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B199" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>20.16</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10659,51 +10659,51 @@
           <t>64.9</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J199" t="n">
         <v>0</v>
       </c>
       <c r="K199" t="n">
         <v>346</v>
       </c>
       <c r="L199" t="n">
-        <v>5.405161466463903</v>
+        <v>5.405161466463904</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B200" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>122.38</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
@@ -10767,51 +10767,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J201" t="n">
         <v>0</v>
       </c>
       <c r="K201" t="n">
         <v>540</v>
       </c>
       <c r="L201" t="n">
-        <v>3.676417496513662</v>
+        <v>3.676417496513661</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B202" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>231.97</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -10821,51 +10821,51 @@
           <t>41.4</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J202" t="n">
         <v>0</v>
       </c>
       <c r="K202" t="n">
         <v>1505</v>
       </c>
       <c r="L202" t="n">
-        <v>3.192383283099753</v>
+        <v>3.192383283099754</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B203" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>2.23</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -11231,51 +11231,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J214" t="n">
         <v>1</v>
       </c>
       <c r="K214" t="n">
         <v>938</v>
       </c>
       <c r="L214" t="n">
-        <v>4.159004713200968</v>
+        <v>4.159004713200965</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B215" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>51.42</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -11285,51 +11285,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J215" t="n">
         <v>1</v>
       </c>
       <c r="K215" t="n">
         <v>970</v>
       </c>
       <c r="L215" t="n">
-        <v>1.624696727074636</v>
+        <v>1.624696727074637</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B216" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>813.22</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>20.9</t>
         </is>
@@ -11339,51 +11339,51 @@
           <t>33.3</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J216" t="n">
         <v>1</v>
       </c>
       <c r="K216" t="n">
         <v>2254</v>
       </c>
       <c r="L216" t="n">
-        <v>0.6296858954706793</v>
+        <v>0.6296858954706791</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B217" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>95.90</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -11393,51 +11393,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J217" t="n">
         <v>1</v>
       </c>
       <c r="K217" t="n">
         <v>919</v>
       </c>
       <c r="L217" t="n">
-        <v>1.816352345348093</v>
+        <v>1.816352345348095</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B218" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>1672.89</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>43.0</t>
         </is>
@@ -11447,51 +11447,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J218" t="n">
         <v>1</v>
       </c>
       <c r="K218" t="n">
         <v>4931</v>
       </c>
       <c r="L218" t="n">
-        <v>0.4206221525006153</v>
+        <v>0.4206221525006149</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B219" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>24.35</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -11501,51 +11501,51 @@
           <t>50.0</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J219" t="n">
         <v>0</v>
       </c>
       <c r="K219" t="n">
         <v>450</v>
       </c>
       <c r="L219" t="n">
-        <v>2.718028858725393</v>
+        <v>2.718028858725392</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B220" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>14.68</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -11555,51 +11555,51 @@
           <t>51.8</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>589</v>
       </c>
       <c r="L220" t="n">
-        <v>4.722015949889115</v>
+        <v>4.722015949889114</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B221" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>19.81</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -11663,51 +11663,51 @@
           <t>65.8</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J222" t="n">
         <v>0</v>
       </c>
       <c r="K222" t="n">
         <v>577</v>
       </c>
       <c r="L222" t="n">
-        <v>5.745700926610327</v>
+        <v>5.745700926610331</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B223" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>134.33</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -11717,51 +11717,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J223" t="n">
         <v>0</v>
       </c>
       <c r="K223" t="n">
         <v>1068</v>
       </c>
       <c r="L223" t="n">
-        <v>1.691900797762903</v>
+        <v>1.691900797762902</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B224" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>53.72</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -11771,51 +11771,51 @@
           <t>51.1</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J224" t="n">
         <v>0</v>
       </c>
       <c r="K224" t="n">
         <v>741</v>
       </c>
       <c r="L224" t="n">
-        <v>3.212435097498483</v>
+        <v>3.212435097498485</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B225" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>230.65</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
@@ -11825,51 +11825,51 @@
           <t>40.7</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J225" t="n">
         <v>0</v>
       </c>
       <c r="K225" t="n">
         <v>1499</v>
       </c>
       <c r="L225" t="n">
-        <v>3.19952422568524</v>
+        <v>3.199524225685238</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B226" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>2.43</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -12235,51 +12235,51 @@
           <t>33.0</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J237" t="n">
         <v>1</v>
       </c>
       <c r="K237" t="n">
         <v>806</v>
       </c>
       <c r="L237" t="n">
-        <v>4.227866467349343</v>
+        <v>4.227866467349341</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B238" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>48.65</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -12343,51 +12343,51 @@
           <t>32.8</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J239" t="n">
         <v>1</v>
       </c>
       <c r="K239" t="n">
         <v>2218</v>
       </c>
       <c r="L239" t="n">
-        <v>0.63402350086951</v>
+        <v>0.6340235008695094</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B240" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>92.09</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -12397,51 +12397,51 @@
           <t>47.7</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J240" t="n">
         <v>1</v>
       </c>
       <c r="K240" t="n">
         <v>813</v>
       </c>
       <c r="L240" t="n">
-        <v>0.6749207619281145</v>
+        <v>0.6749207619281148</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B241" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>1686.42</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>42.5</t>
         </is>
@@ -12451,51 +12451,51 @@
           <t>29.4</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J241" t="n">
         <v>1</v>
       </c>
       <c r="K241" t="n">
         <v>5069</v>
       </c>
       <c r="L241" t="n">
-        <v>0.4300210984023726</v>
+        <v>0.4300210984023727</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B242" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -12559,51 +12559,51 @@
           <t>53.1</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J243" t="n">
         <v>0</v>
       </c>
       <c r="K243" t="n">
         <v>540</v>
       </c>
       <c r="L243" t="n">
-        <v>4.895781369780861</v>
+        <v>4.895781369780858</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B244" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>20.53</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12613,51 +12613,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J244" t="n">
         <v>0</v>
       </c>
       <c r="K244" t="n">
         <v>332</v>
       </c>
       <c r="L244" t="n">
-        <v>3.189987060782907</v>
+        <v>3.189987060782908</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B245" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>20.23</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12667,51 +12667,51 @@
           <t>66.2</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J245" t="n">
         <v>0</v>
       </c>
       <c r="K245" t="n">
         <v>571</v>
       </c>
       <c r="L245" t="n">
-        <v>4.795515294373171</v>
+        <v>4.795515294373169</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B246" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>137.54</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -12721,51 +12721,51 @@
           <t>38.1</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J246" t="n">
         <v>0</v>
       </c>
       <c r="K246" t="n">
         <v>1053</v>
       </c>
       <c r="L246" t="n">
-        <v>1.635877699546826</v>
+        <v>1.635877699546827</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B247" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>57.71</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -12775,51 +12775,51 @@
           <t>52.0</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J247" t="n">
         <v>0</v>
       </c>
       <c r="K247" t="n">
         <v>724</v>
       </c>
       <c r="L247" t="n">
-        <v>3.688304313611073</v>
+        <v>3.688304313611076</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B248" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>267.05</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>6.7</t>
         </is>
@@ -12829,51 +12829,51 @@
           <t>42.4</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J248" t="n">
         <v>0</v>
       </c>
       <c r="K248" t="n">
         <v>1614</v>
       </c>
       <c r="L248" t="n">
-        <v>3.201282972029526</v>
+        <v>3.201282972029525</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B249" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>2.12</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -13293,51 +13293,51 @@
           <t>31.8</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J261" t="n">
         <v>1</v>
       </c>
       <c r="K261" t="n">
         <v>899</v>
       </c>
       <c r="L261" t="n">
-        <v>1.731293952545148</v>
+        <v>1.731293952545147</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B262" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>815.97</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>19.9</t>
         </is>
@@ -13347,51 +13347,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J262" t="n">
         <v>1</v>
       </c>
       <c r="K262" t="n">
         <v>2123</v>
       </c>
       <c r="L262" t="n">
-        <v>0.6444964640674505</v>
+        <v>0.6444964640674496</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B263" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>94.74</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -13401,51 +13401,51 @@
           <t>47.8</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J263" t="n">
         <v>1</v>
       </c>
       <c r="K263" t="n">
         <v>828</v>
       </c>
       <c r="L263" t="n">
-        <v>0.7098178364459183</v>
+        <v>0.7098178364459181</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B264" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>1710.51</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -13455,51 +13455,51 @@
           <t>29.5</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J264" t="n">
         <v>1</v>
       </c>
       <c r="K264" t="n">
         <v>4782</v>
       </c>
       <c r="L264" t="n">
-        <v>0.4321891100064353</v>
+        <v>0.4321891100064355</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B265" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -13617,51 +13617,51 @@
           <t>45.0</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J267" t="n">
         <v>0</v>
       </c>
       <c r="K267" t="n">
         <v>325</v>
       </c>
       <c r="L267" t="n">
-        <v>3.090592828460304</v>
+        <v>3.090592828460303</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B268" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>20.50</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -13671,51 +13671,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J268" t="n">
         <v>0</v>
       </c>
       <c r="K268" t="n">
         <v>568</v>
       </c>
       <c r="L268" t="n">
-        <v>4.552958269695513</v>
+        <v>4.552958269695514</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B269" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>148.36</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -13725,51 +13725,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>7.9</t>
         </is>
       </c>
       <c r="J269" t="n">
         <v>0</v>
       </c>
       <c r="K269" t="n">
         <v>1083</v>
       </c>
       <c r="L269" t="n">
-        <v>1.776387185800586</v>
+        <v>1.776387185800588</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B270" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>57.94</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -13779,51 +13779,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J270" t="n">
         <v>0</v>
       </c>
       <c r="K270" t="n">
         <v>700</v>
       </c>
       <c r="L270" t="n">
-        <v>3.314168385563626</v>
+        <v>3.314168385563624</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B271" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>270.27</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -13833,51 +13833,51 @@
           <t>41.6</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J271" t="n">
         <v>0</v>
       </c>
       <c r="K271" t="n">
         <v>1661</v>
       </c>
       <c r="L271" t="n">
-        <v>3.258859635931458</v>
+        <v>3.258859635931455</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B272" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>2.66</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -14243,51 +14243,51 @@
           <t>34.3</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J283" t="n">
         <v>1</v>
       </c>
       <c r="K283" t="n">
         <v>785</v>
       </c>
       <c r="L283" t="n">
-        <v>4.655016888079706</v>
+        <v>4.655016888079707</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B284" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>50.50</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -14297,51 +14297,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J284" t="n">
         <v>1</v>
       </c>
       <c r="K284" t="n">
         <v>1006</v>
       </c>
       <c r="L284" t="n">
-        <v>1.627790808506839</v>
+        <v>1.62779080850684</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B285" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>789.20</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>19.0</t>
         </is>
@@ -14351,51 +14351,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J285" t="n">
         <v>1</v>
       </c>
       <c r="K285" t="n">
         <v>2032</v>
       </c>
       <c r="L285" t="n">
-        <v>0.6674167801441164</v>
+        <v>0.667416780144122</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B286" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>95.45</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -14405,51 +14405,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J286" t="n">
         <v>1</v>
       </c>
       <c r="K286" t="n">
         <v>778</v>
       </c>
       <c r="L286" t="n">
-        <v>1.032479238472223</v>
+        <v>1.03247923847222</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B287" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>1757.03</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>42.3</t>
         </is>
@@ -14459,51 +14459,51 @@
           <t>30.6</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J287" t="n">
         <v>1</v>
       </c>
       <c r="K287" t="n">
         <v>5046</v>
       </c>
       <c r="L287" t="n">
-        <v>0.4381620526683324</v>
+        <v>0.4381620526683329</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B288" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>26.26</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -14513,51 +14513,51 @@
           <t>45.1</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J288" t="n">
         <v>0</v>
       </c>
       <c r="K288" t="n">
         <v>438</v>
       </c>
       <c r="L288" t="n">
-        <v>2.626933067227679</v>
+        <v>2.62693306722768</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B289" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>14.84</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -14567,51 +14567,51 @@
           <t>52.1</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J289" t="n">
         <v>0</v>
       </c>
       <c r="K289" t="n">
         <v>482</v>
       </c>
       <c r="L289" t="n">
-        <v>4.886138623519759</v>
+        <v>4.886138623519762</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B290" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>20.94</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14621,51 +14621,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J290" t="n">
         <v>0</v>
       </c>
       <c r="K290" t="n">
         <v>351</v>
       </c>
       <c r="L290" t="n">
-        <v>2.650000419766116</v>
+        <v>2.650000419766117</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B291" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>19.01</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14675,51 +14675,51 @@
           <t>64.5</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J291" t="n">
         <v>0</v>
       </c>
       <c r="K291" t="n">
         <v>532</v>
       </c>
       <c r="L291" t="n">
-        <v>4.500897659036669</v>
+        <v>4.500897659036668</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B292" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>138.87</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -14729,51 +14729,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>7.1</t>
         </is>
       </c>
       <c r="J292" t="n">
         <v>0</v>
       </c>
       <c r="K292" t="n">
         <v>1076</v>
       </c>
       <c r="L292" t="n">
-        <v>1.64047540320479</v>
+        <v>1.640475403204789</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B293" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>56.04</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -14783,51 +14783,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J293" t="n">
         <v>0</v>
       </c>
       <c r="K293" t="n">
         <v>638</v>
       </c>
       <c r="L293" t="n">
-        <v>3.757514404615963</v>
+        <v>3.757514404615964</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B294" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>274.59</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -14999,51 +14999,51 @@
           <t>45.9</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J297" t="n">
         <v>0</v>
       </c>
       <c r="K297" t="n">
         <v>190</v>
       </c>
       <c r="L297" t="n">
-        <v>2.870496879508392</v>
+        <v>2.870496879508393</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B298" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>6.60</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -15247,51 +15247,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J306" t="n">
         <v>1</v>
       </c>
       <c r="K306" t="n">
         <v>792</v>
       </c>
       <c r="L306" t="n">
-        <v>4.494748971825402</v>
+        <v>4.494748971825398</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B307" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>54.41</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -15301,51 +15301,51 @@
           <t>35.0</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J307" t="n">
         <v>1</v>
       </c>
       <c r="K307" t="n">
         <v>984</v>
       </c>
       <c r="L307" t="n">
-        <v>1.677546821593993</v>
+        <v>1.677546821593994</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B308" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>806.27</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>19.4</t>
         </is>
@@ -15355,51 +15355,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J308" t="n">
         <v>1</v>
       </c>
       <c r="K308" t="n">
         <v>2147</v>
       </c>
       <c r="L308" t="n">
-        <v>0.6253448350337832</v>
+        <v>0.625344835033783</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B309" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>96.31</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -15409,51 +15409,51 @@
           <t>47.2</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J309" t="n">
         <v>1</v>
       </c>
       <c r="K309" t="n">
         <v>890</v>
       </c>
       <c r="L309" t="n">
-        <v>0.7053644457461753</v>
+        <v>0.7053644457461746</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B310" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>1748.01</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>42.1</t>
         </is>
@@ -15463,51 +15463,51 @@
           <t>29.7</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J310" t="n">
         <v>1</v>
       </c>
       <c r="K310" t="n">
         <v>5080</v>
       </c>
       <c r="L310" t="n">
-        <v>0.4337951379805854</v>
+        <v>0.4337951379805853</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B311" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>26.13</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -15517,51 +15517,51 @@
           <t>45.9</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J311" t="n">
         <v>0</v>
       </c>
       <c r="K311" t="n">
         <v>406</v>
       </c>
       <c r="L311" t="n">
-        <v>2.629160534383209</v>
+        <v>2.629160534383208</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B312" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>17.22</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -15733,51 +15733,51 @@
           <t>40.5</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="J315" t="n">
         <v>0</v>
       </c>
       <c r="K315" t="n">
         <v>997</v>
       </c>
       <c r="L315" t="n">
-        <v>1.600219417322535</v>
+        <v>1.600219417322534</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B316" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>57.80</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -15787,51 +15787,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J316" t="n">
         <v>0</v>
       </c>
       <c r="K316" t="n">
         <v>626</v>
       </c>
       <c r="L316" t="n">
-        <v>3.412849550041023</v>
+        <v>3.412849550041025</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B317" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>267.77</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -15841,51 +15841,51 @@
           <t>41.0</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J317" t="n">
         <v>0</v>
       </c>
       <c r="K317" t="n">
         <v>1612</v>
       </c>
       <c r="L317" t="n">
-        <v>3.24776748749527</v>
+        <v>3.247767487495271</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B318" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>2.44</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -15895,51 +15895,51 @@
           <t>93.2</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J318" t="n">
         <v>0</v>
       </c>
       <c r="K318" t="n">
         <v>63</v>
       </c>
       <c r="L318" t="n">
-        <v>1.536123896185137</v>
+        <v>1.536123896185138</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B319" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>11.63</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -16251,51 +16251,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>1</v>
       </c>
       <c r="K329" t="n">
         <v>818</v>
       </c>
       <c r="L329" t="n">
-        <v>4.406759249406679</v>
+        <v>4.406759249406682</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B330" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>51.45</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -16413,51 +16413,51 @@
           <t>49.4</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J332" t="n">
         <v>1</v>
       </c>
       <c r="K332" t="n">
         <v>923</v>
       </c>
       <c r="L332" t="n">
-        <v>0.6598703184817319</v>
+        <v>0.6598703184817326</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B333" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>1757.07</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>41.7</t>
         </is>
@@ -16467,51 +16467,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J333" t="n">
         <v>1</v>
       </c>
       <c r="K333" t="n">
         <v>5054</v>
       </c>
       <c r="L333" t="n">
-        <v>0.4291142657318271</v>
+        <v>0.4291142657318281</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B334" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -16575,51 +16575,51 @@
           <t>54.0</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J335" t="n">
         <v>0</v>
       </c>
       <c r="K335" t="n">
         <v>528</v>
       </c>
       <c r="L335" t="n">
-        <v>4.526426952127985</v>
+        <v>4.526426952127984</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B336" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>16.96</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16629,51 +16629,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J336" t="n">
         <v>0</v>
       </c>
       <c r="K336" t="n">
         <v>350</v>
       </c>
       <c r="L336" t="n">
-        <v>2.899550927668864</v>
+        <v>2.899550927668865</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B337" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16683,51 +16683,51 @@
           <t>60.6</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J337" t="n">
         <v>0</v>
       </c>
       <c r="K337" t="n">
         <v>542</v>
       </c>
       <c r="L337" t="n">
-        <v>4.271586827508931</v>
+        <v>4.271586827508928</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B338" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>139.59</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -16845,51 +16845,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>12.3</t>
         </is>
       </c>
       <c r="J340" t="n">
         <v>0</v>
       </c>
       <c r="K340" t="n">
         <v>1702</v>
       </c>
       <c r="L340" t="n">
-        <v>3.285067790308136</v>
+        <v>3.285067790308137</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B341" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>2.13</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -16953,51 +16953,51 @@
           <t>56.8</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J342" t="n">
         <v>0</v>
       </c>
       <c r="K342" t="n">
         <v>196</v>
       </c>
       <c r="L342" t="n">
-        <v>1.149729227057654</v>
+        <v>1.149729227057655</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B343" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>15.63</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -17255,51 +17255,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>4.8</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J352" t="n">
         <v>1</v>
       </c>
       <c r="K352" t="n">
         <v>905</v>
       </c>
       <c r="L352" t="n">
-        <v>4.12780759591973</v>
+        <v>4.127807595919728</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B353" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>54.67</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -17309,51 +17309,51 @@
           <t>30.9</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J353" t="n">
         <v>1</v>
       </c>
       <c r="K353" t="n">
         <v>1109</v>
       </c>
       <c r="L353" t="n">
-        <v>1.796758474992831</v>
+        <v>1.796758474992832</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B354" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>835.45</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>19.5</t>
         </is>
@@ -17363,51 +17363,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J354" t="n">
         <v>1</v>
       </c>
       <c r="K354" t="n">
         <v>2146</v>
       </c>
       <c r="L354" t="n">
-        <v>0.6899363373717083</v>
+        <v>0.6899363373717088</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B355" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>88.66</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
@@ -17417,51 +17417,51 @@
           <t>48.4</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J355" t="n">
         <v>1</v>
       </c>
       <c r="K355" t="n">
         <v>1056</v>
       </c>
       <c r="L355" t="n">
-        <v>0.6685539675149154</v>
+        <v>0.6685539675149157</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B356" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>1784.80</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>41.6</t>
         </is>
@@ -17471,51 +17471,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J356" t="n">
         <v>1</v>
       </c>
       <c r="K356" t="n">
         <v>5422</v>
       </c>
       <c r="L356" t="n">
-        <v>0.4268450995436738</v>
+        <v>0.4268450995436747</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B357" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>26.19</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -17525,51 +17525,51 @@
           <t>46.3</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J357" t="n">
         <v>0</v>
       </c>
       <c r="K357" t="n">
         <v>445</v>
       </c>
       <c r="L357" t="n">
-        <v>2.688459802041381</v>
+        <v>2.688459802041383</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B358" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>14.71</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -17579,51 +17579,51 @@
           <t>54.9</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J358" t="n">
         <v>0</v>
       </c>
       <c r="K358" t="n">
         <v>523</v>
       </c>
       <c r="L358" t="n">
-        <v>4.458427501031826</v>
+        <v>4.458427501031828</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B359" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>19.63</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -17633,51 +17633,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J359" t="n">
         <v>0</v>
       </c>
       <c r="K359" t="n">
         <v>391</v>
       </c>
       <c r="L359" t="n">
-        <v>2.74039022889003</v>
+        <v>2.740390228890031</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B360" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>17.64</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -17687,51 +17687,51 @@
           <t>62.2</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J360" t="n">
         <v>0</v>
       </c>
       <c r="K360" t="n">
         <v>580</v>
       </c>
       <c r="L360" t="n">
-        <v>4.084961117669592</v>
+        <v>4.084961117669591</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B361" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>145.68</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -17849,51 +17849,51 @@
           <t>44.5</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J363" t="n">
         <v>0</v>
       </c>
       <c r="K363" t="n">
         <v>1703</v>
       </c>
       <c r="L363" t="n">
-        <v>3.164206369463638</v>
+        <v>3.16420636946364</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B364" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>2.38</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -17903,51 +17903,51 @@
           <t>97.1</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J364" t="n">
         <v>0</v>
       </c>
       <c r="K364" t="n">
         <v>57</v>
       </c>
       <c r="L364" t="n">
-        <v>1.600805650727973</v>
+        <v>1.600805650727974</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B365" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>15.85</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18011,51 +18011,51 @@
           <t>44.7</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J366" t="n">
         <v>0</v>
       </c>
       <c r="K366" t="n">
         <v>176</v>
       </c>
       <c r="L366" t="n">
-        <v>2.481509164016478</v>
+        <v>2.481509164016479</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B367" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>7.15</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -18259,51 +18259,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J375" t="n">
         <v>1</v>
       </c>
       <c r="K375" t="n">
         <v>886</v>
       </c>
       <c r="L375" t="n">
-        <v>4.330667736041276</v>
+        <v>4.330667736041277</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B376" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>54.37</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -18367,51 +18367,51 @@
           <t>33.8</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J377" t="n">
         <v>1</v>
       </c>
       <c r="K377" t="n">
         <v>2216</v>
       </c>
       <c r="L377" t="n">
-        <v>0.7166107503824936</v>
+        <v>0.7166107503824939</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B378" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>92.67</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -18421,51 +18421,51 @@
           <t>50.5</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>2.9</t>
         </is>
       </c>
       <c r="J378" t="n">
         <v>1</v>
       </c>
       <c r="K378" t="n">
         <v>1015</v>
       </c>
       <c r="L378" t="n">
-        <v>1.318110862591595</v>
+        <v>1.318110862591596</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B379" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>1769.02</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>41.6</t>
         </is>
@@ -18475,51 +18475,51 @@
           <t>32.1</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J379" t="n">
         <v>1</v>
       </c>
       <c r="K379" t="n">
         <v>5199</v>
       </c>
       <c r="L379" t="n">
-        <v>0.4256638699388489</v>
+        <v>0.4256638699388482</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B380" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>28.29</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
@@ -18529,51 +18529,51 @@
           <t>45.4</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J380" t="n">
         <v>0</v>
       </c>
       <c r="K380" t="n">
         <v>449</v>
       </c>
       <c r="L380" t="n">
-        <v>2.812195148697443</v>
+        <v>2.812195148697444</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B381" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>14.63</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -18583,51 +18583,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J381" t="n">
         <v>0</v>
       </c>
       <c r="K381" t="n">
         <v>570</v>
       </c>
       <c r="L381" t="n">
-        <v>4.447244309643758</v>
+        <v>4.447244309643756</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B382" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -18637,51 +18637,51 @@
           <t>44.4</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J382" t="n">
         <v>0</v>
       </c>
       <c r="K382" t="n">
         <v>411</v>
       </c>
       <c r="L382" t="n">
-        <v>3.341909371332908</v>
+        <v>3.34190937133291</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B383" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>17.48</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18691,51 +18691,51 @@
           <t>63.8</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J383" t="n">
         <v>0</v>
       </c>
       <c r="K383" t="n">
         <v>589</v>
       </c>
       <c r="L383" t="n">
-        <v>4.155993057648391</v>
+        <v>4.155993057648392</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B384" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>142.78</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -18745,51 +18745,51 @@
           <t>37.4</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="J384" t="n">
         <v>0</v>
       </c>
       <c r="K384" t="n">
         <v>1088</v>
       </c>
       <c r="L384" t="n">
-        <v>1.624169474793637</v>
+        <v>1.624169474793635</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B385" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>60.35</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -18799,51 +18799,51 @@
           <t>48.8</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J385" t="n">
         <v>0</v>
       </c>
       <c r="K385" t="n">
         <v>617</v>
       </c>
       <c r="L385" t="n">
-        <v>5.022295731142948</v>
+        <v>5.022295731142947</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B386" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>270.91</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -18853,51 +18853,51 @@
           <t>46.4</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J386" t="n">
         <v>0</v>
       </c>
       <c r="K386" t="n">
         <v>1602</v>
       </c>
       <c r="L386" t="n">
-        <v>3.224419803383224</v>
+        <v>3.224419803383222</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B387" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>2.11</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -19015,51 +19015,51 @@
           <t>44.6</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J389" t="n">
         <v>0</v>
       </c>
       <c r="K389" t="n">
         <v>209</v>
       </c>
       <c r="L389" t="n">
-        <v>2.488042104238973</v>
+        <v>2.488042104238972</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B390" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>8.07</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -19209,81 +19209,1085 @@
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>17487.00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B397" s="34" t="n">
         <v>25</v>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Number of Repos</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>9109.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B398" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Agency CMOs</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>113.62</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>31.6</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J398" t="n">
+        <v>1</v>
+      </c>
+      <c r="K398" t="n">
+        <v>906</v>
+      </c>
+      <c r="L398" t="n">
+        <v>3.960662058862281</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B399" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Agency Debentures &amp; Strips</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>51.70</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>30.0</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J399" t="n">
+        <v>1</v>
+      </c>
+      <c r="K399" t="n">
+        <v>1147</v>
+      </c>
+      <c r="L399" t="n">
+        <v>1.727127608856507</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B400" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>829.41</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>19.1</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>32.9</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J400" t="n">
+        <v>1</v>
+      </c>
+      <c r="K400" t="n">
+        <v>2228</v>
+      </c>
+      <c r="L400" t="n">
+        <v>0.738462354101505</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B401" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>US Treasuries Strips</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>99.27</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>2.3</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>49.8</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J401" t="n">
+        <v>1</v>
+      </c>
+      <c r="K401" t="n">
+        <v>1122</v>
+      </c>
+      <c r="L401" t="n">
+        <v>0.6622723845968516</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B402" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>US Treasuries excluding Strips</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>1810.72</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>41.8</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>33.4</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="J402" t="n">
+        <v>1</v>
+      </c>
+      <c r="K402" t="n">
+        <v>5301</v>
+      </c>
+      <c r="L402" t="n">
+        <v>0.391463418885437</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B403" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>ABS Investment Grade</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>25.38</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>40.6</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J403" t="n">
+        <v>0</v>
+      </c>
+      <c r="K403" t="n">
+        <v>465</v>
+      </c>
+      <c r="L403" t="n">
+        <v>2.5694598164718</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B404" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>ABS Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>16.22</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>45.6</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J404" t="n">
+        <v>0</v>
+      </c>
+      <c r="K404" t="n">
+        <v>539</v>
+      </c>
+      <c r="L404" t="n">
+        <v>4.493299808894433</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B405" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>CMO Private Label Investment Grade</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>20.89</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>44.2</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J405" t="n">
+        <v>0</v>
+      </c>
+      <c r="K405" t="n">
+        <v>405</v>
+      </c>
+      <c r="L405" t="n">
+        <v>3.14792540978859</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B406" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>CMO Private Label Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>18.34</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>66.0</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J406" t="n">
+        <v>0</v>
+      </c>
+      <c r="K406" t="n">
+        <v>600</v>
+      </c>
+      <c r="L406" t="n">
+        <v>4.450370210302134</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B407" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Corporates Investment Grade</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>145.82</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>3.4</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>38.1</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="J407" t="n">
+        <v>0</v>
+      </c>
+      <c r="K407" t="n">
+        <v>1059</v>
+      </c>
+      <c r="L407" t="n">
+        <v>1.614773749654125</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B408" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Corporates Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>65.89</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>49.2</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J408" t="n">
+        <v>0</v>
+      </c>
+      <c r="K408" t="n">
+        <v>756</v>
+      </c>
+      <c r="L408" t="n">
+        <v>3.92665324854776</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B409" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Equities</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>301.28</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>45.5</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>12.0</t>
+        </is>
+      </c>
+      <c r="J409" t="n">
+        <v>0</v>
+      </c>
+      <c r="K409" t="n">
+        <v>1735</v>
+      </c>
+      <c r="L409" t="n">
+        <v>3.112154262705202</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B410" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>International Securities</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>1.91</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>95.9</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J410" t="n">
+        <v>0</v>
+      </c>
+      <c r="K410" t="n">
+        <v>59</v>
+      </c>
+      <c r="L410" t="n">
+        <v>1.6720207462111</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B411" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Money Market</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>14.89</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>53.9</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J411" t="n">
+        <v>0</v>
+      </c>
+      <c r="K411" t="n">
+        <v>185</v>
+      </c>
+      <c r="L411" t="n">
+        <v>1.29578183855243</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B412" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Municipality Debt</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>15.15</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>40.4</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="J412" t="n">
+        <v>0</v>
+      </c>
+      <c r="K412" t="n">
+        <v>206</v>
+      </c>
+      <c r="L412" t="n">
+        <v>2.358545097376331</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B413" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>7.33</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="J413" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B414" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Total Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>2904.71</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>67.0</t>
+        </is>
+      </c>
+      <c r="J414" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B415" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Total Non-Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>633.11</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>14.6</t>
+        </is>
+      </c>
+      <c r="J415" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B416" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>4333.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B417" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Sponsored GC</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>794.85</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>18.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B418" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Federal Reserve</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>1.13</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B419" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Number of Observations</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>17964.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B420" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Number of Repos</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>9410.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K57"/>
+  <dimension ref="A2:K60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -20145,81 +21149,132 @@
       <c r="B56" t="inlineStr">
         <is>
           <t>Net Cash Borrowed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>290.40</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Net Securities Delivered</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>384.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Gross Securities</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>833.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Net Cash Borrowed</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>296.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Net Securities Delivered</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>416.90</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K57"/>
+  <dimension ref="A2:K60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -21861,81 +22916,177 @@
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>130.90</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>27.9</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>99.90</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>33.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>5.60</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>365.90</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>80.6</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>250.20</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>65.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>82.50</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>18.2</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>129.60</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>34.1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K159"/>
+  <dimension ref="A2:K168"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -26841,81 +27992,369 @@
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Treasury (less than 30 Yrs.)</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>127.90</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>27.2</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>99.60</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>33.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>5.60</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Agency MBS (FNMA &amp; FHLMC Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>336.10</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>74.0</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>223.70</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>58.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>FNMA &amp; FHLMC ARMs</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>4.90</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>0.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>GNMA (Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>24.90</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>5.5</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>26.10</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>6.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>GNMA ARMs</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>STRIPs</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>TIPs</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Treasury (less than 10 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Treasury (less than 30 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>77.50</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>17.1</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>129.60</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>34.1</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K57"/>
+  <dimension ref="A2:K60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -28557,50 +29996,146 @@
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>1861.68</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>65.7</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>230.80</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>30.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>51.70</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>1.8</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>5.60</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>943.03</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>32.5</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>616.10</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>73.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>20260511</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>1909.99</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>65.8</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>212.10</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>25.4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>