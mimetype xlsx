--- v6 (2026-06-01)
+++ v7 (2026-07-24)
@@ -2057,51 +2057,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D7" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D15" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D16" display="For any questions, please contact New York Fed Research Publications." r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:L420"/>
+  <dimension ref="A2:L466"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="13.7" customFormat="1" customHeight="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6" ht="15.75" customHeight="1">
@@ -2195,51 +2195,51 @@
           <t>38.4</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1</v>
       </c>
       <c r="K7" t="n">
         <v>732</v>
       </c>
       <c r="L7" t="n">
-        <v>4.625026742507234</v>
+        <v>4.625026742507231</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B8" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>34.99</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
@@ -2303,51 +2303,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="n">
         <v>2105</v>
       </c>
       <c r="L9" t="n">
-        <v>0.6498878687118222</v>
+        <v>0.6498878687118225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B10" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C10" s="9" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>94.44</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2.7</t>
         </is>
@@ -2357,51 +2357,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>1</v>
       </c>
       <c r="K10" t="n">
         <v>931</v>
       </c>
       <c r="L10" t="n">
-        <v>0.6756274861534356</v>
+        <v>0.6756274861534354</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B11" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>1512.44</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -2411,51 +2411,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>1</v>
       </c>
       <c r="K11" t="n">
         <v>4945</v>
       </c>
       <c r="L11" t="n">
-        <v>0.4395577568936704</v>
+        <v>0.4395577568936698</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B12" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>20.28</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -2519,51 +2519,51 @@
           <t>47.9</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
         <v>379</v>
       </c>
       <c r="L13" t="n">
-        <v>5.459924280383591</v>
+        <v>5.459924280383596</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B14" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>15.61</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2573,51 +2573,51 @@
           <t>57.2</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>290</v>
       </c>
       <c r="L14" t="n">
-        <v>3.180600592804914</v>
+        <v>3.180600592804915</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B15" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>17.23</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2735,51 +2735,51 @@
           <t>55.0</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
         <v>676</v>
       </c>
       <c r="L17" t="n">
-        <v>3.362695537204202</v>
+        <v>3.362695537204203</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B18" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>219.26</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -2789,51 +2789,51 @@
           <t>42.6</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>11.1</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
         <v>1460</v>
       </c>
       <c r="L18" t="n">
-        <v>2.839091231081285</v>
+        <v>2.839091231081283</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B19" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>0.13</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -2843,51 +2843,51 @@
           <t>74.7</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
         <v>47</v>
       </c>
       <c r="L19" t="n">
-        <v>1.102517554560311</v>
+        <v>1.10251755456031</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B20" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C20" s="9" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.33</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -3199,51 +3199,51 @@
           <t>39.2</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>1</v>
       </c>
       <c r="K30" t="n">
         <v>669</v>
       </c>
       <c r="L30" t="n">
-        <v>4.816821990284343</v>
+        <v>4.816821990284341</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B31" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>40.08</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -3307,51 +3307,51 @@
           <t>30.3</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>1</v>
       </c>
       <c r="K32" t="n">
         <v>1972</v>
       </c>
       <c r="L32" t="n">
-        <v>0.6153547472978693</v>
+        <v>0.6153547472978687</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B33" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>84.90</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -3361,51 +3361,51 @@
           <t>50.6</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1</v>
       </c>
       <c r="K33" t="n">
         <v>786</v>
       </c>
       <c r="L33" t="n">
-        <v>0.782774605226243</v>
+        <v>0.7827746052262424</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B34" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1510.08</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -3415,51 +3415,51 @@
           <t>29.1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
       <c r="K34" t="n">
         <v>4675</v>
       </c>
       <c r="L34" t="n">
-        <v>0.4431582059542622</v>
+        <v>0.4431582059542617</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B35" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>19.31</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -3523,51 +3523,51 @@
           <t>53.7</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="n">
         <v>391</v>
       </c>
       <c r="L36" t="n">
-        <v>5.373118204321224</v>
+        <v>5.373118204321221</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B37" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>16.34</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3577,51 +3577,51 @@
           <t>56.4</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>276</v>
       </c>
       <c r="L37" t="n">
-        <v>3.561983823383667</v>
+        <v>3.561983823383666</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B38" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3685,51 +3685,51 @@
           <t>34.6</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>0</v>
       </c>
       <c r="K39" t="n">
         <v>924</v>
       </c>
       <c r="L39" t="n">
-        <v>1.857335634656793</v>
+        <v>1.857335634656794</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B40" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>51.54</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -3739,51 +3739,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>0</v>
       </c>
       <c r="K40" t="n">
         <v>598</v>
       </c>
       <c r="L40" t="n">
-        <v>5.063751506002248</v>
+        <v>5.063751506002247</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B41" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>198.55</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -3793,51 +3793,51 @@
           <t>44.0</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="n">
         <v>1328</v>
       </c>
       <c r="L41" t="n">
-        <v>2.872354419455395</v>
+        <v>2.872354419455392</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B42" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0.60</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -4203,51 +4203,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J53" t="n">
         <v>1</v>
       </c>
       <c r="K53" t="n">
         <v>755</v>
       </c>
       <c r="L53" t="n">
-        <v>4.559625883612502</v>
+        <v>4.559625883612505</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B54" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>42.24</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -4257,51 +4257,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J54" t="n">
         <v>1</v>
       </c>
       <c r="K54" t="n">
         <v>790</v>
       </c>
       <c r="L54" t="n">
-        <v>1.848980169087284</v>
+        <v>1.848980169087283</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B55" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>700.36</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -4311,51 +4311,51 @@
           <t>28.7</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="n">
         <v>2039</v>
       </c>
       <c r="L55" t="n">
-        <v>0.6402642410505895</v>
+        <v>0.6402642410505908</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B56" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>85.22</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -4365,51 +4365,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J56" t="n">
         <v>1</v>
       </c>
       <c r="K56" t="n">
         <v>836</v>
       </c>
       <c r="L56" t="n">
-        <v>1.292538619092806</v>
+        <v>1.292538619092808</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B57" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>1601.48</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>45.7</t>
         </is>
@@ -4419,51 +4419,51 @@
           <t>29.2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J57" t="n">
         <v>1</v>
       </c>
       <c r="K57" t="n">
         <v>4753</v>
       </c>
       <c r="L57" t="n">
-        <v>0.4535006931786617</v>
+        <v>0.4535006931786622</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B58" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>21.01</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -4473,51 +4473,51 @@
           <t>49.0</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>393</v>
       </c>
       <c r="L58" t="n">
-        <v>2.851879869965323</v>
+        <v>2.851879869965325</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B59" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>14.02</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -4527,51 +4527,51 @@
           <t>55.2</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>361</v>
       </c>
       <c r="L59" t="n">
-        <v>5.345147207691403</v>
+        <v>5.345147207691402</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B60" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>16.21</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4581,51 +4581,51 @@
           <t>52.8</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J60" t="n">
         <v>0</v>
       </c>
       <c r="K60" t="n">
         <v>280</v>
       </c>
       <c r="L60" t="n">
-        <v>3.567665798677281</v>
+        <v>3.567665798677282</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B61" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>17.11</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4797,51 +4797,51 @@
           <t>45.3</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>10.4</t>
         </is>
       </c>
       <c r="J64" t="n">
         <v>0</v>
       </c>
       <c r="K64" t="n">
         <v>1448</v>
       </c>
       <c r="L64" t="n">
-        <v>2.687902372675197</v>
+        <v>2.687902372675193</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B65" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0.58</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -5207,51 +5207,51 @@
           <t>37.5</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J76" t="n">
         <v>1</v>
       </c>
       <c r="K76" t="n">
         <v>784</v>
       </c>
       <c r="L76" t="n">
-        <v>4.634031107700001</v>
+        <v>4.634031107700005</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B77" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>43.09</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -5261,51 +5261,51 @@
           <t>31.7</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J77" t="n">
         <v>1</v>
       </c>
       <c r="K77" t="n">
         <v>805</v>
       </c>
       <c r="L77" t="n">
-        <v>1.837889679003451</v>
+        <v>1.837889679003452</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B78" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>761.50</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>20.4</t>
         </is>
@@ -5315,51 +5315,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J78" t="n">
         <v>1</v>
       </c>
       <c r="K78" t="n">
         <v>2030</v>
       </c>
       <c r="L78" t="n">
-        <v>0.6407921161090829</v>
+        <v>0.6407921161090833</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B79" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>85.11</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -5369,51 +5369,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J79" t="n">
         <v>1</v>
       </c>
       <c r="K79" t="n">
         <v>846</v>
       </c>
       <c r="L79" t="n">
-        <v>0.6183169082368581</v>
+        <v>0.618316908236859</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B80" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>1708.37</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>45.8</t>
         </is>
@@ -5423,51 +5423,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J80" t="n">
         <v>1</v>
       </c>
       <c r="K80" t="n">
         <v>4545</v>
       </c>
       <c r="L80" t="n">
-        <v>0.4653069436810892</v>
+        <v>0.4653069436810879</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B81" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>20.54</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -5477,51 +5477,51 @@
           <t>49.2</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J81" t="n">
         <v>0</v>
       </c>
       <c r="K81" t="n">
         <v>380</v>
       </c>
       <c r="L81" t="n">
-        <v>2.727545541869164</v>
+        <v>2.727545541869165</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B82" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>13.71</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5531,51 +5531,51 @@
           <t>58.8</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J82" t="n">
         <v>0</v>
       </c>
       <c r="K82" t="n">
         <v>348</v>
       </c>
       <c r="L82" t="n">
-        <v>5.580011862601252</v>
+        <v>5.580011862601257</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B83" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>16.59</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5585,51 +5585,51 @@
           <t>52.4</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>3.8</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J83" t="n">
         <v>0</v>
       </c>
       <c r="K83" t="n">
         <v>303</v>
       </c>
       <c r="L83" t="n">
-        <v>3.302455482958583</v>
+        <v>3.302455482958584</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B84" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>18.21</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -5639,51 +5639,51 @@
           <t>68.7</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J84" t="n">
         <v>0</v>
       </c>
       <c r="K84" t="n">
         <v>457</v>
       </c>
       <c r="L84" t="n">
-        <v>4.54536477807235</v>
+        <v>4.545364778072351</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B85" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>128.78</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -5747,51 +5747,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J86" t="n">
         <v>0</v>
       </c>
       <c r="K86" t="n">
         <v>714</v>
       </c>
       <c r="L86" t="n">
-        <v>3.287875058392327</v>
+        <v>3.287875058392326</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B87" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>220.13</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
@@ -5801,51 +5801,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>11.8</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>0</v>
       </c>
       <c r="K87" t="n">
         <v>1470</v>
       </c>
       <c r="L87" t="n">
-        <v>2.977248272103766</v>
+        <v>2.977248272103765</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B88" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>0.69</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6211,51 +6211,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J99" t="n">
         <v>1</v>
       </c>
       <c r="K99" t="n">
         <v>774</v>
       </c>
       <c r="L99" t="n">
-        <v>4.692679432521709</v>
+        <v>4.692679432521705</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B100" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>45.88</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -6265,51 +6265,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J100" t="n">
         <v>1</v>
       </c>
       <c r="K100" t="n">
         <v>847</v>
       </c>
       <c r="L100" t="n">
-        <v>1.746772738526539</v>
+        <v>1.74677273852654</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B101" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>768.42</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>20.4</t>
         </is>
@@ -6319,51 +6319,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J101" t="n">
         <v>1</v>
       </c>
       <c r="K101" t="n">
         <v>2075</v>
       </c>
       <c r="L101" t="n">
-        <v>0.6475146568036141</v>
+        <v>0.6475146568036142</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B102" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>87.17</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -6373,51 +6373,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J102" t="n">
         <v>1</v>
       </c>
       <c r="K102" t="n">
         <v>795</v>
       </c>
       <c r="L102" t="n">
-        <v>0.6267083040167571</v>
+        <v>0.6267083040167577</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B103" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>1674.15</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>44.5</t>
         </is>
@@ -6427,51 +6427,51 @@
           <t>31.5</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>1</v>
       </c>
       <c r="K103" t="n">
         <v>4933</v>
       </c>
       <c r="L103" t="n">
-        <v>0.4488295199963235</v>
+        <v>0.4488295199963236</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B104" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>19.56</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6481,51 +6481,51 @@
           <t>53.0</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J104" t="n">
         <v>0</v>
       </c>
       <c r="K104" t="n">
         <v>320</v>
       </c>
       <c r="L104" t="n">
-        <v>2.756493943204983</v>
+        <v>2.756493943204984</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B105" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>12.95</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -6535,51 +6535,51 @@
           <t>58.0</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J105" t="n">
         <v>0</v>
       </c>
       <c r="K105" t="n">
         <v>346</v>
       </c>
       <c r="L105" t="n">
-        <v>5.543731903806667</v>
+        <v>5.543731903806668</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B106" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>15.58</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6589,51 +6589,51 @@
           <t>50.7</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="n">
         <v>266</v>
       </c>
       <c r="L106" t="n">
-        <v>3.404927622200757</v>
+        <v>3.404927622200758</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B107" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>19.06</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6643,51 +6643,51 @@
           <t>66.1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
       <c r="K107" t="n">
         <v>487</v>
       </c>
       <c r="L107" t="n">
-        <v>4.593062979701081</v>
+        <v>4.593062979701083</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B108" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>128.48</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -6805,51 +6805,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J110" t="n">
         <v>0</v>
       </c>
       <c r="K110" t="n">
         <v>1366</v>
       </c>
       <c r="L110" t="n">
-        <v>2.920314754431754</v>
+        <v>2.920314754431749</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B111" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>1.37</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6859,51 +6859,51 @@
           <t>93.6</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J111" t="n">
         <v>0</v>
       </c>
       <c r="K111" t="n">
         <v>57</v>
       </c>
       <c r="L111" t="n">
-        <v>1.244924255735077</v>
+        <v>1.244924255735076</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B112" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>15.40</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6967,51 +6967,51 @@
           <t>40.6</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>5.7</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
         <v>205</v>
       </c>
       <c r="L113" t="n">
-        <v>2.089969536738592</v>
+        <v>2.089969536738591</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B114" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>4.86</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -7215,51 +7215,51 @@
           <t>35.4</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J122" t="n">
         <v>1</v>
       </c>
       <c r="K122" t="n">
         <v>848</v>
       </c>
       <c r="L122" t="n">
-        <v>4.454442348512271</v>
+        <v>4.454442348512266</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B123" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>43.94</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>1.1</t>
         </is>
@@ -7269,51 +7269,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J123" t="n">
         <v>1</v>
       </c>
       <c r="K123" t="n">
         <v>874</v>
       </c>
       <c r="L123" t="n">
-        <v>1.706226616842613</v>
+        <v>1.706226616842614</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B124" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>812.28</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>21.0</t>
         </is>
@@ -7377,51 +7377,51 @@
           <t>54.6</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J125" t="n">
         <v>1</v>
       </c>
       <c r="K125" t="n">
         <v>950</v>
       </c>
       <c r="L125" t="n">
-        <v>0.8991487517536956</v>
+        <v>0.8991487517536955</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B126" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>1746.44</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>45.1</t>
         </is>
@@ -7431,51 +7431,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J126" t="n">
         <v>1</v>
       </c>
       <c r="K126" t="n">
         <v>4788</v>
       </c>
       <c r="L126" t="n">
-        <v>0.4402701320833087</v>
+        <v>0.4402701320833092</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B127" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>20.22</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7485,51 +7485,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>4.4</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J127" t="n">
         <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>352</v>
       </c>
       <c r="L127" t="n">
-        <v>2.70362688098095</v>
+        <v>2.703626880980949</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B128" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>14.70</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7539,51 +7539,51 @@
           <t>56.9</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>411</v>
       </c>
       <c r="L128" t="n">
-        <v>5.564137961612126</v>
+        <v>5.564137961612125</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B129" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>16.24</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7647,51 +7647,51 @@
           <t>67.7</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J130" t="n">
         <v>0</v>
       </c>
       <c r="K130" t="n">
         <v>505</v>
       </c>
       <c r="L130" t="n">
-        <v>4.449614911027474</v>
+        <v>4.449614911027473</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B131" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>127.78</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -7755,51 +7755,51 @@
           <t>56.3</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J132" t="n">
         <v>0</v>
       </c>
       <c r="K132" t="n">
         <v>761</v>
       </c>
       <c r="L132" t="n">
-        <v>3.076132432756623</v>
+        <v>3.07613243275662</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B133" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>188.99</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>4.9</t>
         </is>
@@ -7809,51 +7809,51 @@
           <t>44.3</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J133" t="n">
         <v>0</v>
       </c>
       <c r="K133" t="n">
         <v>1441</v>
       </c>
       <c r="L133" t="n">
-        <v>3.155459669530959</v>
+        <v>3.155459669530957</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B134" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>1.46</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -7863,51 +7863,51 @@
           <t>95.8</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>0</v>
       </c>
       <c r="K134" t="n">
         <v>59</v>
       </c>
       <c r="L134" t="n">
-        <v>0.9853691149695776</v>
+        <v>0.9853691149695772</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B135" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>11.98</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -7917,51 +7917,51 @@
           <t>61.4</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>199</v>
       </c>
       <c r="L135" t="n">
-        <v>1.320950921034724</v>
+        <v>1.320950921034723</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B136" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>18.22</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7971,51 +7971,51 @@
           <t>43.7</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J136" t="n">
         <v>0</v>
       </c>
       <c r="K136" t="n">
         <v>212</v>
       </c>
       <c r="L136" t="n">
-        <v>2.45900549854977</v>
+        <v>2.459005498549771</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B137" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>5.68</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8219,51 +8219,51 @@
           <t>35.6</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J145" t="n">
         <v>1</v>
       </c>
       <c r="K145" t="n">
         <v>887</v>
       </c>
       <c r="L145" t="n">
-        <v>4.186549461274336</v>
+        <v>4.186549461274337</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B146" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>47.32</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -8273,51 +8273,51 @@
           <t>28.6</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J146" t="n">
         <v>1</v>
       </c>
       <c r="K146" t="n">
         <v>926</v>
       </c>
       <c r="L146" t="n">
-        <v>1.781462491473832</v>
+        <v>1.78146249147383</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B147" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>822.70</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>20.5</t>
         </is>
@@ -8327,51 +8327,51 @@
           <t>30.1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J147" t="n">
         <v>1</v>
       </c>
       <c r="K147" t="n">
         <v>2094</v>
       </c>
       <c r="L147" t="n">
-        <v>0.6499927598081844</v>
+        <v>0.6499927598081837</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B148" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>91.38</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -8381,51 +8381,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J148" t="n">
         <v>1</v>
       </c>
       <c r="K148" t="n">
         <v>868</v>
       </c>
       <c r="L148" t="n">
-        <v>0.689959089660811</v>
+        <v>0.6899590896608108</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B149" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>1775.42</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -8435,51 +8435,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J149" t="n">
         <v>1</v>
       </c>
       <c r="K149" t="n">
         <v>4633</v>
       </c>
       <c r="L149" t="n">
-        <v>0.4350724421547187</v>
+        <v>0.4350724421547169</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B150" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>21.93</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8489,51 +8489,51 @@
           <t>51.7</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J150" t="n">
         <v>0</v>
       </c>
       <c r="K150" t="n">
         <v>353</v>
       </c>
       <c r="L150" t="n">
-        <v>2.806728080278741</v>
+        <v>2.806728080278742</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B151" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>15.02</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8543,51 +8543,51 @@
           <t>55.9</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J151" t="n">
         <v>0</v>
       </c>
       <c r="K151" t="n">
         <v>429</v>
       </c>
       <c r="L151" t="n">
-        <v>5.367156146495759</v>
+        <v>5.367156146495758</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B152" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>17.07</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8597,51 +8597,51 @@
           <t>51.0</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J152" t="n">
         <v>0</v>
       </c>
       <c r="K152" t="n">
         <v>317</v>
       </c>
       <c r="L152" t="n">
-        <v>3.163963619290625</v>
+        <v>3.163963619290624</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B153" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>19.00</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8651,51 +8651,51 @@
           <t>67.8</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J153" t="n">
         <v>0</v>
       </c>
       <c r="K153" t="n">
         <v>480</v>
       </c>
       <c r="L153" t="n">
-        <v>4.616011518686972</v>
+        <v>4.616011518686969</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B154" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>128.53</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -8759,51 +8759,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J155" t="n">
         <v>0</v>
       </c>
       <c r="K155" t="n">
         <v>727</v>
       </c>
       <c r="L155" t="n">
-        <v>3.261279666815227</v>
+        <v>3.261279666815228</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B156" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>219.22</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
@@ -8813,51 +8813,51 @@
           <t>41.1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J156" t="n">
         <v>0</v>
       </c>
       <c r="K156" t="n">
         <v>1528</v>
       </c>
       <c r="L156" t="n">
-        <v>3.023185508043681</v>
+        <v>3.023185508043679</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B157" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>2.42</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8867,51 +8867,51 @@
           <t>96.0</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J157" t="n">
         <v>0</v>
       </c>
       <c r="K157" t="n">
         <v>65</v>
       </c>
       <c r="L157" t="n">
-        <v>1.259716312543773</v>
+        <v>1.259716312543774</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B158" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>12.20</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -8975,51 +8975,51 @@
           <t>41.8</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>5.1</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>9.8</t>
         </is>
       </c>
       <c r="J159" t="n">
         <v>0</v>
       </c>
       <c r="K159" t="n">
         <v>200</v>
       </c>
       <c r="L159" t="n">
-        <v>2.38303249443406</v>
+        <v>2.383032494434061</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B160" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>5.32</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9223,51 +9223,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J168" t="n">
         <v>1</v>
       </c>
       <c r="K168" t="n">
         <v>781</v>
       </c>
       <c r="L168" t="n">
-        <v>4.094077839017837</v>
+        <v>4.09407783901784</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B169" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>47.97</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -9277,51 +9277,51 @@
           <t>29.6</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J169" t="n">
         <v>1</v>
       </c>
       <c r="K169" t="n">
         <v>910</v>
       </c>
       <c r="L169" t="n">
-        <v>1.594548668598154</v>
+        <v>1.594548668598156</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B170" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>820.03</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -9331,51 +9331,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J170" t="n">
         <v>1</v>
       </c>
       <c r="K170" t="n">
         <v>2140</v>
       </c>
       <c r="L170" t="n">
-        <v>0.6140949417483298</v>
+        <v>0.6140949417483303</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B171" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>93.45</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -9439,51 +9439,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J172" t="n">
         <v>1</v>
       </c>
       <c r="K172" t="n">
         <v>4820</v>
       </c>
       <c r="L172" t="n">
-        <v>0.4228475570050332</v>
+        <v>0.4228475570050335</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B173" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>23.51</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -9493,51 +9493,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J173" t="n">
         <v>0</v>
       </c>
       <c r="K173" t="n">
         <v>382</v>
       </c>
       <c r="L173" t="n">
-        <v>2.681803253102826</v>
+        <v>2.681803253102825</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B174" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>14.12</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -9547,51 +9547,51 @@
           <t>55.7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J174" t="n">
         <v>0</v>
       </c>
       <c r="K174" t="n">
         <v>473</v>
       </c>
       <c r="L174" t="n">
-        <v>5.160934402458187</v>
+        <v>5.160934402458184</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B175" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>17.95</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -9601,51 +9601,51 @@
           <t>51.3</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J175" t="n">
         <v>0</v>
       </c>
       <c r="K175" t="n">
         <v>306</v>
       </c>
       <c r="L175" t="n">
-        <v>3.064276456836188</v>
+        <v>3.064276456836189</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B176" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>19.69</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -9655,51 +9655,51 @@
           <t>65.1</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J176" t="n">
         <v>0</v>
       </c>
       <c r="K176" t="n">
         <v>479</v>
       </c>
       <c r="L176" t="n">
-        <v>4.573438749259069</v>
+        <v>4.573438749259067</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B177" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>129.60</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -9763,51 +9763,51 @@
           <t>53.2</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>5.5</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J178" t="n">
         <v>0</v>
       </c>
       <c r="K178" t="n">
         <v>662</v>
       </c>
       <c r="L178" t="n">
-        <v>3.690212294614574</v>
+        <v>3.690212294614573</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B179" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>227.97</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>5.6</t>
         </is>
@@ -9817,51 +9817,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J179" t="n">
         <v>0</v>
       </c>
       <c r="K179" t="n">
         <v>1511</v>
       </c>
       <c r="L179" t="n">
-        <v>3.115445590010801</v>
+        <v>3.115445590010807</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B180" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>2.33</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9979,51 +9979,51 @@
           <t>40.8</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J182" t="n">
         <v>0</v>
       </c>
       <c r="K182" t="n">
         <v>185</v>
       </c>
       <c r="L182" t="n">
-        <v>2.07457516248085</v>
+        <v>2.074575162480849</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B183" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>5.75</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -10227,51 +10227,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J191" t="n">
         <v>1</v>
       </c>
       <c r="K191" t="n">
         <v>746</v>
       </c>
       <c r="L191" t="n">
-        <v>4.338196537986589</v>
+        <v>4.338196537986587</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B192" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>48.62</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -10281,51 +10281,51 @@
           <t>29.8</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J192" t="n">
         <v>1</v>
       </c>
       <c r="K192" t="n">
         <v>910</v>
       </c>
       <c r="L192" t="n">
-        <v>1.674945981595056</v>
+        <v>1.674945981595058</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B193" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>814.43</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
@@ -10335,51 +10335,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J193" t="n">
         <v>1</v>
       </c>
       <c r="K193" t="n">
         <v>2280</v>
       </c>
       <c r="L193" t="n">
-        <v>0.6559873792474248</v>
+        <v>0.655987379247428</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B194" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>100.47</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -10443,51 +10443,51 @@
           <t>31.2</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J195" t="n">
         <v>1</v>
       </c>
       <c r="K195" t="n">
         <v>4836</v>
       </c>
       <c r="L195" t="n">
-        <v>0.414172541120757</v>
+        <v>0.4141725411207576</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B196" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>21.91</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10497,51 +10497,51 @@
           <t>52.3</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J196" t="n">
         <v>0</v>
       </c>
       <c r="K196" t="n">
         <v>368</v>
       </c>
       <c r="L196" t="n">
-        <v>2.725813578931145</v>
+        <v>2.725813578931144</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B197" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>17.16</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10551,51 +10551,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J197" t="n">
         <v>0</v>
       </c>
       <c r="K197" t="n">
         <v>472</v>
       </c>
       <c r="L197" t="n">
-        <v>5.435566452314041</v>
+        <v>5.43556645231404</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B198" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>17.02</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10605,51 +10605,51 @@
           <t>43.8</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J198" t="n">
         <v>0</v>
       </c>
       <c r="K198" t="n">
         <v>297</v>
       </c>
       <c r="L198" t="n">
-        <v>3.242043113687184</v>
+        <v>3.242043113687185</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B199" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>20.16</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10659,51 +10659,51 @@
           <t>64.9</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J199" t="n">
         <v>0</v>
       </c>
       <c r="K199" t="n">
         <v>346</v>
       </c>
       <c r="L199" t="n">
-        <v>5.405161466463904</v>
+        <v>5.4051614664639</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B200" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>122.38</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
@@ -10983,51 +10983,51 @@
           <t>40.3</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J205" t="n">
         <v>0</v>
       </c>
       <c r="K205" t="n">
         <v>189</v>
       </c>
       <c r="L205" t="n">
-        <v>2.320798126470673</v>
+        <v>2.320798126470674</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B206" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>5.67</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -11231,51 +11231,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J214" t="n">
         <v>1</v>
       </c>
       <c r="K214" t="n">
         <v>938</v>
       </c>
       <c r="L214" t="n">
-        <v>4.159004713200965</v>
+        <v>4.159004713200967</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B215" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>51.42</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -11285,51 +11285,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J215" t="n">
         <v>1</v>
       </c>
       <c r="K215" t="n">
         <v>970</v>
       </c>
       <c r="L215" t="n">
-        <v>1.624696727074637</v>
+        <v>1.624696727074636</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B216" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>813.22</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>20.9</t>
         </is>
@@ -11339,51 +11339,51 @@
           <t>33.3</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J216" t="n">
         <v>1</v>
       </c>
       <c r="K216" t="n">
         <v>2254</v>
       </c>
       <c r="L216" t="n">
-        <v>0.6296858954706791</v>
+        <v>0.6296858954706789</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B217" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>95.90</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -11447,51 +11447,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J218" t="n">
         <v>1</v>
       </c>
       <c r="K218" t="n">
         <v>4931</v>
       </c>
       <c r="L218" t="n">
-        <v>0.4206221525006149</v>
+        <v>0.4206221525006152</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B219" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>24.35</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -11501,51 +11501,51 @@
           <t>50.0</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J219" t="n">
         <v>0</v>
       </c>
       <c r="K219" t="n">
         <v>450</v>
       </c>
       <c r="L219" t="n">
-        <v>2.718028858725392</v>
+        <v>2.718028858725394</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B220" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>14.68</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -11555,51 +11555,51 @@
           <t>51.8</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>589</v>
       </c>
       <c r="L220" t="n">
-        <v>4.722015949889114</v>
+        <v>4.722015949889115</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B221" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>19.81</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -11663,51 +11663,51 @@
           <t>65.8</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J222" t="n">
         <v>0</v>
       </c>
       <c r="K222" t="n">
         <v>577</v>
       </c>
       <c r="L222" t="n">
-        <v>5.745700926610331</v>
+        <v>5.745700926610325</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B223" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>134.33</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -11717,51 +11717,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J223" t="n">
         <v>0</v>
       </c>
       <c r="K223" t="n">
         <v>1068</v>
       </c>
       <c r="L223" t="n">
-        <v>1.691900797762902</v>
+        <v>1.691900797762904</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B224" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>53.72</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -12235,51 +12235,51 @@
           <t>33.0</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J237" t="n">
         <v>1</v>
       </c>
       <c r="K237" t="n">
         <v>806</v>
       </c>
       <c r="L237" t="n">
-        <v>4.227866467349341</v>
+        <v>4.227866467349344</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B238" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>48.65</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -12343,51 +12343,51 @@
           <t>32.8</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J239" t="n">
         <v>1</v>
       </c>
       <c r="K239" t="n">
         <v>2218</v>
       </c>
       <c r="L239" t="n">
-        <v>0.6340235008695094</v>
+        <v>0.6340235008695091</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B240" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>92.09</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -12397,51 +12397,51 @@
           <t>47.7</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J240" t="n">
         <v>1</v>
       </c>
       <c r="K240" t="n">
         <v>813</v>
       </c>
       <c r="L240" t="n">
-        <v>0.6749207619281148</v>
+        <v>0.6749207619281143</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B241" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>1686.42</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>42.5</t>
         </is>
@@ -12451,51 +12451,51 @@
           <t>29.4</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J241" t="n">
         <v>1</v>
       </c>
       <c r="K241" t="n">
         <v>5069</v>
       </c>
       <c r="L241" t="n">
-        <v>0.4300210984023727</v>
+        <v>0.4300210984023723</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B242" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -12505,51 +12505,51 @@
           <t>47.1</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J242" t="n">
         <v>0</v>
       </c>
       <c r="K242" t="n">
         <v>473</v>
       </c>
       <c r="L242" t="n">
-        <v>3.17365098235954</v>
+        <v>3.173650982359539</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B243" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>14.94</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -12559,51 +12559,51 @@
           <t>53.1</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J243" t="n">
         <v>0</v>
       </c>
       <c r="K243" t="n">
         <v>540</v>
       </c>
       <c r="L243" t="n">
-        <v>4.895781369780858</v>
+        <v>4.895781369780862</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B244" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>20.53</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12667,51 +12667,51 @@
           <t>66.2</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J245" t="n">
         <v>0</v>
       </c>
       <c r="K245" t="n">
         <v>571</v>
       </c>
       <c r="L245" t="n">
-        <v>4.795515294373169</v>
+        <v>4.795515294373171</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B246" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>137.54</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -12775,51 +12775,51 @@
           <t>52.0</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J247" t="n">
         <v>0</v>
       </c>
       <c r="K247" t="n">
         <v>724</v>
       </c>
       <c r="L247" t="n">
-        <v>3.688304313611076</v>
+        <v>3.688304313611075</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B248" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>267.05</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>6.7</t>
         </is>
@@ -12829,51 +12829,51 @@
           <t>42.4</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J248" t="n">
         <v>0</v>
       </c>
       <c r="K248" t="n">
         <v>1614</v>
       </c>
       <c r="L248" t="n">
-        <v>3.201282972029525</v>
+        <v>3.201282972029527</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B249" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>2.12</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -12991,51 +12991,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J251" t="n">
         <v>0</v>
       </c>
       <c r="K251" t="n">
         <v>212</v>
       </c>
       <c r="L251" t="n">
-        <v>2.852915586904307</v>
+        <v>2.852915586904306</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B252" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>7.48</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -13293,51 +13293,51 @@
           <t>31.8</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J261" t="n">
         <v>1</v>
       </c>
       <c r="K261" t="n">
         <v>899</v>
       </c>
       <c r="L261" t="n">
-        <v>1.731293952545147</v>
+        <v>1.731293952545148</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B262" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>815.97</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>19.9</t>
         </is>
@@ -13347,51 +13347,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J262" t="n">
         <v>1</v>
       </c>
       <c r="K262" t="n">
         <v>2123</v>
       </c>
       <c r="L262" t="n">
-        <v>0.6444964640674496</v>
+        <v>0.6444964640674491</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B263" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>94.74</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -13401,51 +13401,51 @@
           <t>47.8</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J263" t="n">
         <v>1</v>
       </c>
       <c r="K263" t="n">
         <v>828</v>
       </c>
       <c r="L263" t="n">
-        <v>0.7098178364459181</v>
+        <v>0.7098178364459178</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B264" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>1710.51</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -13455,51 +13455,51 @@
           <t>29.5</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J264" t="n">
         <v>1</v>
       </c>
       <c r="K264" t="n">
         <v>4782</v>
       </c>
       <c r="L264" t="n">
-        <v>0.4321891100064355</v>
+        <v>0.4321891100064366</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B265" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -13509,51 +13509,51 @@
           <t>48.8</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J265" t="n">
         <v>0</v>
       </c>
       <c r="K265" t="n">
         <v>384</v>
       </c>
       <c r="L265" t="n">
-        <v>2.807512545025222</v>
+        <v>2.807512545025221</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B266" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>15.76</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -13563,51 +13563,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J266" t="n">
         <v>0</v>
       </c>
       <c r="K266" t="n">
         <v>512</v>
       </c>
       <c r="L266" t="n">
-        <v>5.001640882230223</v>
+        <v>5.001640882230224</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B267" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>19.22</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -13617,51 +13617,51 @@
           <t>45.0</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J267" t="n">
         <v>0</v>
       </c>
       <c r="K267" t="n">
         <v>325</v>
       </c>
       <c r="L267" t="n">
-        <v>3.090592828460303</v>
+        <v>3.090592828460304</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B268" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>20.50</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -13671,51 +13671,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J268" t="n">
         <v>0</v>
       </c>
       <c r="K268" t="n">
         <v>568</v>
       </c>
       <c r="L268" t="n">
-        <v>4.552958269695514</v>
+        <v>4.552958269695515</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B269" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>148.36</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -13725,51 +13725,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>7.9</t>
         </is>
       </c>
       <c r="J269" t="n">
         <v>0</v>
       </c>
       <c r="K269" t="n">
         <v>1083</v>
       </c>
       <c r="L269" t="n">
-        <v>1.776387185800588</v>
+        <v>1.776387185800586</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B270" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>57.94</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -13779,51 +13779,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J270" t="n">
         <v>0</v>
       </c>
       <c r="K270" t="n">
         <v>700</v>
       </c>
       <c r="L270" t="n">
-        <v>3.314168385563624</v>
+        <v>3.314168385563625</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B271" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>270.27</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -13833,51 +13833,51 @@
           <t>41.6</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J271" t="n">
         <v>0</v>
       </c>
       <c r="K271" t="n">
         <v>1661</v>
       </c>
       <c r="L271" t="n">
-        <v>3.258859635931455</v>
+        <v>3.258859635931454</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B272" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>2.66</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -14243,51 +14243,51 @@
           <t>34.3</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J283" t="n">
         <v>1</v>
       </c>
       <c r="K283" t="n">
         <v>785</v>
       </c>
       <c r="L283" t="n">
-        <v>4.655016888079707</v>
+        <v>4.655016888079704</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B284" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>50.50</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -14297,51 +14297,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J284" t="n">
         <v>1</v>
       </c>
       <c r="K284" t="n">
         <v>1006</v>
       </c>
       <c r="L284" t="n">
-        <v>1.62779080850684</v>
+        <v>1.627790808506839</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B285" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>789.20</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>19.0</t>
         </is>
@@ -14351,51 +14351,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J285" t="n">
         <v>1</v>
       </c>
       <c r="K285" t="n">
         <v>2032</v>
       </c>
       <c r="L285" t="n">
-        <v>0.667416780144122</v>
+        <v>0.6674167801441236</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B286" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>95.45</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -14405,51 +14405,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J286" t="n">
         <v>1</v>
       </c>
       <c r="K286" t="n">
         <v>778</v>
       </c>
       <c r="L286" t="n">
-        <v>1.03247923847222</v>
+        <v>1.032479238472221</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B287" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>1757.03</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>42.3</t>
         </is>
@@ -14459,51 +14459,51 @@
           <t>30.6</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J287" t="n">
         <v>1</v>
       </c>
       <c r="K287" t="n">
         <v>5046</v>
       </c>
       <c r="L287" t="n">
-        <v>0.4381620526683329</v>
+        <v>0.4381620526683323</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B288" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>26.26</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -14513,51 +14513,51 @@
           <t>45.1</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J288" t="n">
         <v>0</v>
       </c>
       <c r="K288" t="n">
         <v>438</v>
       </c>
       <c r="L288" t="n">
-        <v>2.62693306722768</v>
+        <v>2.626933067227679</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B289" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>14.84</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -14567,51 +14567,51 @@
           <t>52.1</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J289" t="n">
         <v>0</v>
       </c>
       <c r="K289" t="n">
         <v>482</v>
       </c>
       <c r="L289" t="n">
-        <v>4.886138623519762</v>
+        <v>4.886138623519758</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B290" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>20.94</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14621,51 +14621,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J290" t="n">
         <v>0</v>
       </c>
       <c r="K290" t="n">
         <v>351</v>
       </c>
       <c r="L290" t="n">
-        <v>2.650000419766117</v>
+        <v>2.650000419766118</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B291" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>19.01</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14675,51 +14675,51 @@
           <t>64.5</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J291" t="n">
         <v>0</v>
       </c>
       <c r="K291" t="n">
         <v>532</v>
       </c>
       <c r="L291" t="n">
-        <v>4.500897659036668</v>
+        <v>4.500897659036667</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B292" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>138.87</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -14783,51 +14783,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J293" t="n">
         <v>0</v>
       </c>
       <c r="K293" t="n">
         <v>638</v>
       </c>
       <c r="L293" t="n">
-        <v>3.757514404615964</v>
+        <v>3.757514404615961</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B294" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>274.59</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -15247,51 +15247,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J306" t="n">
         <v>1</v>
       </c>
       <c r="K306" t="n">
         <v>792</v>
       </c>
       <c r="L306" t="n">
-        <v>4.494748971825398</v>
+        <v>4.494748971825402</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B307" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>54.41</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -15355,51 +15355,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J308" t="n">
         <v>1</v>
       </c>
       <c r="K308" t="n">
         <v>2147</v>
       </c>
       <c r="L308" t="n">
-        <v>0.625344835033783</v>
+        <v>0.6253448350337832</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B309" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>96.31</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -15409,51 +15409,51 @@
           <t>47.2</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J309" t="n">
         <v>1</v>
       </c>
       <c r="K309" t="n">
         <v>890</v>
       </c>
       <c r="L309" t="n">
-        <v>0.7053644457461746</v>
+        <v>0.7053644457461753</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B310" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>1748.01</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>42.1</t>
         </is>
@@ -15463,51 +15463,51 @@
           <t>29.7</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J310" t="n">
         <v>1</v>
       </c>
       <c r="K310" t="n">
         <v>5080</v>
       </c>
       <c r="L310" t="n">
-        <v>0.4337951379805853</v>
+        <v>0.4337951379805869</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B311" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>26.13</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -15517,51 +15517,51 @@
           <t>45.9</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J311" t="n">
         <v>0</v>
       </c>
       <c r="K311" t="n">
         <v>406</v>
       </c>
       <c r="L311" t="n">
-        <v>2.629160534383208</v>
+        <v>2.629160534383209</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B312" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>17.22</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -15625,51 +15625,51 @@
           <t>47.4</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J313" t="n">
         <v>0</v>
       </c>
       <c r="K313" t="n">
         <v>341</v>
       </c>
       <c r="L313" t="n">
-        <v>2.868713985936165</v>
+        <v>2.868713985936166</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B314" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>18.13</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -15679,51 +15679,51 @@
           <t>61.8</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J314" t="n">
         <v>0</v>
       </c>
       <c r="K314" t="n">
         <v>536</v>
       </c>
       <c r="L314" t="n">
-        <v>4.540221457895538</v>
+        <v>4.540221457895536</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B315" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>129.55</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>3.1</t>
         </is>
@@ -15841,51 +15841,51 @@
           <t>41.0</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J317" t="n">
         <v>0</v>
       </c>
       <c r="K317" t="n">
         <v>1612</v>
       </c>
       <c r="L317" t="n">
-        <v>3.247767487495271</v>
+        <v>3.247767487495272</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B318" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>2.44</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -16251,51 +16251,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>1</v>
       </c>
       <c r="K329" t="n">
         <v>818</v>
       </c>
       <c r="L329" t="n">
-        <v>4.406759249406682</v>
+        <v>4.406759249406681</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B330" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>51.45</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -16305,51 +16305,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J330" t="n">
         <v>1</v>
       </c>
       <c r="K330" t="n">
         <v>989</v>
       </c>
       <c r="L330" t="n">
-        <v>1.922707091107384</v>
+        <v>1.922707091107385</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B331" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>846.62</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
@@ -16359,51 +16359,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J331" t="n">
         <v>1</v>
       </c>
       <c r="K331" t="n">
         <v>2217</v>
       </c>
       <c r="L331" t="n">
-        <v>0.66458470512968</v>
+        <v>0.6645847051296794</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B332" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>91.73</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -16413,51 +16413,51 @@
           <t>49.4</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J332" t="n">
         <v>1</v>
       </c>
       <c r="K332" t="n">
         <v>923</v>
       </c>
       <c r="L332" t="n">
-        <v>0.6598703184817326</v>
+        <v>0.6598703184817325</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B333" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>1757.07</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>41.7</t>
         </is>
@@ -16467,51 +16467,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J333" t="n">
         <v>1</v>
       </c>
       <c r="K333" t="n">
         <v>5054</v>
       </c>
       <c r="L333" t="n">
-        <v>0.4291142657318281</v>
+        <v>0.4291142657318286</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B334" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -16521,51 +16521,51 @@
           <t>44.4</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J334" t="n">
         <v>0</v>
       </c>
       <c r="K334" t="n">
         <v>407</v>
       </c>
       <c r="L334" t="n">
-        <v>2.694294691444734</v>
+        <v>2.694294691444732</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B335" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>15.91</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16575,51 +16575,51 @@
           <t>54.0</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J335" t="n">
         <v>0</v>
       </c>
       <c r="K335" t="n">
         <v>528</v>
       </c>
       <c r="L335" t="n">
-        <v>4.526426952127984</v>
+        <v>4.526426952127986</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B336" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>16.96</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16629,51 +16629,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J336" t="n">
         <v>0</v>
       </c>
       <c r="K336" t="n">
         <v>350</v>
       </c>
       <c r="L336" t="n">
-        <v>2.899550927668865</v>
+        <v>2.899550927668864</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B337" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16683,51 +16683,51 @@
           <t>60.6</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J337" t="n">
         <v>0</v>
       </c>
       <c r="K337" t="n">
         <v>542</v>
       </c>
       <c r="L337" t="n">
-        <v>4.271586827508928</v>
+        <v>4.271586827508931</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B338" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>139.59</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -16737,51 +16737,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>7.8</t>
         </is>
       </c>
       <c r="J338" t="n">
         <v>0</v>
       </c>
       <c r="K338" t="n">
         <v>1098</v>
       </c>
       <c r="L338" t="n">
-        <v>1.675626973137329</v>
+        <v>1.675626973137331</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B339" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>61.24</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -16845,51 +16845,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>12.3</t>
         </is>
       </c>
       <c r="J340" t="n">
         <v>0</v>
       </c>
       <c r="K340" t="n">
         <v>1702</v>
       </c>
       <c r="L340" t="n">
-        <v>3.285067790308137</v>
+        <v>3.285067790308132</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B341" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>2.13</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -16953,51 +16953,51 @@
           <t>56.8</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J342" t="n">
         <v>0</v>
       </c>
       <c r="K342" t="n">
         <v>196</v>
       </c>
       <c r="L342" t="n">
-        <v>1.149729227057655</v>
+        <v>1.149729227057654</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B343" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>15.63</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -17363,51 +17363,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J354" t="n">
         <v>1</v>
       </c>
       <c r="K354" t="n">
         <v>2146</v>
       </c>
       <c r="L354" t="n">
-        <v>0.6899363373717088</v>
+        <v>0.6899363373717093</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B355" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>88.66</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
@@ -17417,51 +17417,51 @@
           <t>48.4</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J355" t="n">
         <v>1</v>
       </c>
       <c r="K355" t="n">
         <v>1056</v>
       </c>
       <c r="L355" t="n">
-        <v>0.6685539675149157</v>
+        <v>0.668553967514916</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B356" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>1784.80</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>41.6</t>
         </is>
@@ -17471,51 +17471,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J356" t="n">
         <v>1</v>
       </c>
       <c r="K356" t="n">
         <v>5422</v>
       </c>
       <c r="L356" t="n">
-        <v>0.4268450995436747</v>
+        <v>0.4268450995436741</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B357" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>26.19</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -17525,51 +17525,51 @@
           <t>46.3</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J357" t="n">
         <v>0</v>
       </c>
       <c r="K357" t="n">
         <v>445</v>
       </c>
       <c r="L357" t="n">
-        <v>2.688459802041383</v>
+        <v>2.688459802041381</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B358" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>14.71</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -17579,51 +17579,51 @@
           <t>54.9</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J358" t="n">
         <v>0</v>
       </c>
       <c r="K358" t="n">
         <v>523</v>
       </c>
       <c r="L358" t="n">
-        <v>4.458427501031828</v>
+        <v>4.458427501031829</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B359" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>19.63</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -17633,51 +17633,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J359" t="n">
         <v>0</v>
       </c>
       <c r="K359" t="n">
         <v>391</v>
       </c>
       <c r="L359" t="n">
-        <v>2.740390228890031</v>
+        <v>2.74039022889003</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B360" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>17.64</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -17687,51 +17687,51 @@
           <t>62.2</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J360" t="n">
         <v>0</v>
       </c>
       <c r="K360" t="n">
         <v>580</v>
       </c>
       <c r="L360" t="n">
-        <v>4.084961117669591</v>
+        <v>4.084961117669593</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B361" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>145.68</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -17741,51 +17741,51 @@
           <t>38.3</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>7.7</t>
         </is>
       </c>
       <c r="J361" t="n">
         <v>0</v>
       </c>
       <c r="K361" t="n">
         <v>1112</v>
       </c>
       <c r="L361" t="n">
-        <v>1.745310284993861</v>
+        <v>1.745310284993862</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B362" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>59.84</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -17849,51 +17849,51 @@
           <t>44.5</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J363" t="n">
         <v>0</v>
       </c>
       <c r="K363" t="n">
         <v>1703</v>
       </c>
       <c r="L363" t="n">
-        <v>3.16420636946364</v>
+        <v>3.164206369463637</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B364" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>2.38</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -18011,51 +18011,51 @@
           <t>44.7</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J366" t="n">
         <v>0</v>
       </c>
       <c r="K366" t="n">
         <v>176</v>
       </c>
       <c r="L366" t="n">
-        <v>2.481509164016479</v>
+        <v>2.481509164016478</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B367" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>7.15</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -18259,51 +18259,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J375" t="n">
         <v>1</v>
       </c>
       <c r="K375" t="n">
         <v>886</v>
       </c>
       <c r="L375" t="n">
-        <v>4.330667736041277</v>
+        <v>4.330667736041273</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B376" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>54.37</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -18313,51 +18313,51 @@
           <t>32.6</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J376" t="n">
         <v>1</v>
       </c>
       <c r="K376" t="n">
         <v>1063</v>
       </c>
       <c r="L376" t="n">
-        <v>1.645080958343607</v>
+        <v>1.645080958343606</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B377" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>806.98</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>19.0</t>
         </is>
@@ -18367,51 +18367,51 @@
           <t>33.8</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J377" t="n">
         <v>1</v>
       </c>
       <c r="K377" t="n">
         <v>2216</v>
       </c>
       <c r="L377" t="n">
-        <v>0.7166107503824939</v>
+        <v>0.7166107503824952</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B378" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>92.67</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -18421,51 +18421,51 @@
           <t>50.5</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>2.9</t>
         </is>
       </c>
       <c r="J378" t="n">
         <v>1</v>
       </c>
       <c r="K378" t="n">
         <v>1015</v>
       </c>
       <c r="L378" t="n">
-        <v>1.318110862591596</v>
+        <v>1.318110862591595</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B379" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>1769.02</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>41.6</t>
         </is>
@@ -18475,51 +18475,51 @@
           <t>32.1</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J379" t="n">
         <v>1</v>
       </c>
       <c r="K379" t="n">
         <v>5199</v>
       </c>
       <c r="L379" t="n">
-        <v>0.4256638699388482</v>
+        <v>0.4256638699388477</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B380" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>28.29</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
@@ -18529,51 +18529,51 @@
           <t>45.4</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J380" t="n">
         <v>0</v>
       </c>
       <c r="K380" t="n">
         <v>449</v>
       </c>
       <c r="L380" t="n">
-        <v>2.812195148697444</v>
+        <v>2.812195148697443</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B381" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>14.63</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -18583,51 +18583,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J381" t="n">
         <v>0</v>
       </c>
       <c r="K381" t="n">
         <v>570</v>
       </c>
       <c r="L381" t="n">
-        <v>4.447244309643756</v>
+        <v>4.447244309643758</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B382" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -18637,51 +18637,51 @@
           <t>44.4</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J382" t="n">
         <v>0</v>
       </c>
       <c r="K382" t="n">
         <v>411</v>
       </c>
       <c r="L382" t="n">
-        <v>3.34190937133291</v>
+        <v>3.341909371332909</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B383" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>17.48</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18691,51 +18691,51 @@
           <t>63.8</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J383" t="n">
         <v>0</v>
       </c>
       <c r="K383" t="n">
         <v>589</v>
       </c>
       <c r="L383" t="n">
-        <v>4.155993057648392</v>
+        <v>4.155993057648391</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B384" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>142.78</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -18853,51 +18853,51 @@
           <t>46.4</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J386" t="n">
         <v>0</v>
       </c>
       <c r="K386" t="n">
         <v>1602</v>
       </c>
       <c r="L386" t="n">
-        <v>3.224419803383222</v>
+        <v>3.224419803383221</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B387" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>2.11</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -19263,51 +19263,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J398" t="n">
         <v>1</v>
       </c>
       <c r="K398" t="n">
         <v>906</v>
       </c>
       <c r="L398" t="n">
-        <v>3.960662058862281</v>
+        <v>3.960662058862284</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B399" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>51.70</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -19317,51 +19317,51 @@
           <t>30.0</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J399" t="n">
         <v>1</v>
       </c>
       <c r="K399" t="n">
         <v>1147</v>
       </c>
       <c r="L399" t="n">
-        <v>1.727127608856507</v>
+        <v>1.727127608856508</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B400" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>829.41</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>19.1</t>
         </is>
@@ -19371,51 +19371,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J400" t="n">
         <v>1</v>
       </c>
       <c r="K400" t="n">
         <v>2228</v>
       </c>
       <c r="L400" t="n">
-        <v>0.738462354101505</v>
+        <v>0.7384623541015054</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B401" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>99.27</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -19425,51 +19425,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J401" t="n">
         <v>1</v>
       </c>
       <c r="K401" t="n">
         <v>1122</v>
       </c>
       <c r="L401" t="n">
-        <v>0.6622723845968516</v>
+        <v>0.6622723845968513</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B402" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>1810.72</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -19479,51 +19479,51 @@
           <t>33.4</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J402" t="n">
         <v>1</v>
       </c>
       <c r="K402" t="n">
         <v>5301</v>
       </c>
       <c r="L402" t="n">
-        <v>0.391463418885437</v>
+        <v>0.3914634188854371</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B403" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>25.38</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -19533,51 +19533,51 @@
           <t>40.6</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J403" t="n">
         <v>0</v>
       </c>
       <c r="K403" t="n">
         <v>465</v>
       </c>
       <c r="L403" t="n">
-        <v>2.5694598164718</v>
+        <v>2.569459816471801</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B404" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>16.22</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -19587,51 +19587,51 @@
           <t>45.6</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J404" t="n">
         <v>0</v>
       </c>
       <c r="K404" t="n">
         <v>539</v>
       </c>
       <c r="L404" t="n">
-        <v>4.493299808894433</v>
+        <v>4.493299808894434</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B405" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>20.89</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -19641,51 +19641,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J405" t="n">
         <v>0</v>
       </c>
       <c r="K405" t="n">
         <v>405</v>
       </c>
       <c r="L405" t="n">
-        <v>3.14792540978859</v>
+        <v>3.147925409788592</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B406" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>18.34</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -19695,51 +19695,51 @@
           <t>66.0</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J406" t="n">
         <v>0</v>
       </c>
       <c r="K406" t="n">
         <v>600</v>
       </c>
       <c r="L406" t="n">
-        <v>4.450370210302134</v>
+        <v>4.450370210302133</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B407" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>145.82</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -19749,51 +19749,51 @@
           <t>38.1</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="J407" t="n">
         <v>0</v>
       </c>
       <c r="K407" t="n">
         <v>1059</v>
       </c>
       <c r="L407" t="n">
-        <v>1.614773749654125</v>
+        <v>1.614773749654126</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B408" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>65.89</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -19803,51 +19803,51 @@
           <t>49.2</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J408" t="n">
         <v>0</v>
       </c>
       <c r="K408" t="n">
         <v>756</v>
       </c>
       <c r="L408" t="n">
-        <v>3.92665324854776</v>
+        <v>3.926653248547762</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B409" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>301.28</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
@@ -19857,51 +19857,51 @@
           <t>45.5</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J409" t="n">
         <v>0</v>
       </c>
       <c r="K409" t="n">
         <v>1735</v>
       </c>
       <c r="L409" t="n">
-        <v>3.112154262705202</v>
+        <v>3.112154262705201</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B410" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>1.91</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -20213,81 +20213,2089 @@
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>17964.00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B420" s="34" t="n">
         <v>25</v>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Number of Repos</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>9410.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B421" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Agency CMOs</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>118.97</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>2.8</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>32.3</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J421" t="n">
+        <v>1</v>
+      </c>
+      <c r="K421" t="n">
+        <v>862</v>
+      </c>
+      <c r="L421" t="n">
+        <v>3.930820422776967</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B422" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Agency Debentures &amp; Strips</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>61.93</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>37.1</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J422" t="n">
+        <v>1</v>
+      </c>
+      <c r="K422" t="n">
+        <v>1108</v>
+      </c>
+      <c r="L422" t="n">
+        <v>1.806274724792882</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B423" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>808.89</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>18.8</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>32.5</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J423" t="n">
+        <v>1</v>
+      </c>
+      <c r="K423" t="n">
+        <v>2142</v>
+      </c>
+      <c r="L423" t="n">
+        <v>0.8684059681248814</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B424" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>US Treasuries Strips</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>102.52</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>47.6</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>2.2</t>
+        </is>
+      </c>
+      <c r="J424" t="n">
+        <v>1</v>
+      </c>
+      <c r="K424" t="n">
+        <v>1126</v>
+      </c>
+      <c r="L424" t="n">
+        <v>0.783908433852987</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B425" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>US Treasuries excluding Strips</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>1733.46</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>40.3</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>31.3</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="J425" t="n">
+        <v>1</v>
+      </c>
+      <c r="K425" t="n">
+        <v>5186</v>
+      </c>
+      <c r="L425" t="n">
+        <v>0.3913082763481144</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B426" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>ABS Investment Grade</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>26.85</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>39.1</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J426" t="n">
+        <v>0</v>
+      </c>
+      <c r="K426" t="n">
+        <v>476</v>
+      </c>
+      <c r="L426" t="n">
+        <v>2.935820378450388</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B427" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>ABS Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>16.06</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>48.3</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J427" t="n">
+        <v>0</v>
+      </c>
+      <c r="K427" t="n">
+        <v>545</v>
+      </c>
+      <c r="L427" t="n">
+        <v>4.127284659732169</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B428" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>CMO Private Label Investment Grade</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>23.04</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>43.8</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J428" t="n">
+        <v>0</v>
+      </c>
+      <c r="K428" t="n">
+        <v>411</v>
+      </c>
+      <c r="L428" t="n">
+        <v>2.956165585324249</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B429" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>CMO Private Label Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>19.95</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>60.9</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J429" t="n">
+        <v>0</v>
+      </c>
+      <c r="K429" t="n">
+        <v>657</v>
+      </c>
+      <c r="L429" t="n">
+        <v>4.311297605180944</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B430" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Corporates Investment Grade</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>154.07</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>3.6</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>37.7</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>7.1</t>
+        </is>
+      </c>
+      <c r="J430" t="n">
+        <v>0</v>
+      </c>
+      <c r="K430" t="n">
+        <v>1113</v>
+      </c>
+      <c r="L430" t="n">
+        <v>1.724019487279674</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B431" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Corporates Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>65.33</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>45.6</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J431" t="n">
+        <v>0</v>
+      </c>
+      <c r="K431" t="n">
+        <v>699</v>
+      </c>
+      <c r="L431" t="n">
+        <v>5.072338477113094</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B432" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Equities</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>316.04</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>7.4</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>41.7</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>12.0</t>
+        </is>
+      </c>
+      <c r="J432" t="n">
+        <v>0</v>
+      </c>
+      <c r="K432" t="n">
+        <v>1756</v>
+      </c>
+      <c r="L432" t="n">
+        <v>3.03130380822994</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B433" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>International Securities</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>2.01</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>97.5</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J433" t="n">
+        <v>0</v>
+      </c>
+      <c r="K433" t="n">
+        <v>65</v>
+      </c>
+      <c r="L433" t="n">
+        <v>1.370937951101858</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B434" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Money Market</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>15.49</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>56.9</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J434" t="n">
+        <v>0</v>
+      </c>
+      <c r="K434" t="n">
+        <v>228</v>
+      </c>
+      <c r="L434" t="n">
+        <v>1.209459280236972</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B435" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Municipality Debt</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>14.96</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>53.4</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="J435" t="n">
+        <v>0</v>
+      </c>
+      <c r="K435" t="n">
+        <v>200</v>
+      </c>
+      <c r="L435" t="n">
+        <v>2.783575757647132</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B436" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>7.44</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="J436" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B437" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Total Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>2825.77</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>65.7</t>
+        </is>
+      </c>
+      <c r="J437" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B438" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Total Non-Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>661.25</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>15.4</t>
+        </is>
+      </c>
+      <c r="J438" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B439" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>4298.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B440" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Sponsored GC</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>810.42</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>18.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B441" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Federal Reserve</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>0.68</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B442" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Number of Observations</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>17938.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B443" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Number of Repos</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>9311.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B444" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Agency CMOs</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>116.26</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>2.6</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>32.5</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J444" t="n">
+        <v>1</v>
+      </c>
+      <c r="K444" t="n">
+        <v>821</v>
+      </c>
+      <c r="L444" t="n">
+        <v>3.784313614089834</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B445" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Agency Debentures &amp; Strips</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>58.06</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>1.3</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>27.9</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J445" t="n">
+        <v>1</v>
+      </c>
+      <c r="K445" t="n">
+        <v>1083</v>
+      </c>
+      <c r="L445" t="n">
+        <v>1.753980269386309</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B446" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>817.37</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>18.6</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>36.4</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J446" t="n">
+        <v>1</v>
+      </c>
+      <c r="K446" t="n">
+        <v>2107</v>
+      </c>
+      <c r="L446" t="n">
+        <v>0.6499659796665422</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B447" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>US Treasuries Strips</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>105.05</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>47.6</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>1.9</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>2.3</t>
+        </is>
+      </c>
+      <c r="J447" t="n">
+        <v>1</v>
+      </c>
+      <c r="K447" t="n">
+        <v>1208</v>
+      </c>
+      <c r="L447" t="n">
+        <v>0.8031498306037114</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B448" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>US Treasuries excluding Strips</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>1758.43</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>40.0</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>32.2</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="J448" t="n">
+        <v>1</v>
+      </c>
+      <c r="K448" t="n">
+        <v>5387</v>
+      </c>
+      <c r="L448" t="n">
+        <v>0.3972284920294381</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B449" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>ABS Investment Grade</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>29.74</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>38.9</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J449" t="n">
+        <v>0</v>
+      </c>
+      <c r="K449" t="n">
+        <v>516</v>
+      </c>
+      <c r="L449" t="n">
+        <v>2.891856774098025</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B450" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>ABS Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>16.33</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>48.2</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J450" t="n">
+        <v>0</v>
+      </c>
+      <c r="K450" t="n">
+        <v>610</v>
+      </c>
+      <c r="L450" t="n">
+        <v>4.72913690452499</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B451" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>CMO Private Label Investment Grade</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>23.11</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>41.6</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J451" t="n">
+        <v>0</v>
+      </c>
+      <c r="K451" t="n">
+        <v>417</v>
+      </c>
+      <c r="L451" t="n">
+        <v>2.826684755088895</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B452" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>CMO Private Label Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>18.70</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>61.0</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J452" t="n">
+        <v>0</v>
+      </c>
+      <c r="K452" t="n">
+        <v>622</v>
+      </c>
+      <c r="L452" t="n">
+        <v>4.513844514155981</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B453" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Corporates Investment Grade</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>163.18</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>3.7</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>36.4</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="J453" t="n">
+        <v>0</v>
+      </c>
+      <c r="K453" t="n">
+        <v>1127</v>
+      </c>
+      <c r="L453" t="n">
+        <v>2.026014577270714</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B454" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Corporates Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>67.45</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>46.8</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J454" t="n">
+        <v>0</v>
+      </c>
+      <c r="K454" t="n">
+        <v>749</v>
+      </c>
+      <c r="L454" t="n">
+        <v>3.520136415140394</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B455" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Equities</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>317.36</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>7.2</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>44.1</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>12.0</t>
+        </is>
+      </c>
+      <c r="J455" t="n">
+        <v>0</v>
+      </c>
+      <c r="K455" t="n">
+        <v>1604</v>
+      </c>
+      <c r="L455" t="n">
+        <v>3.002749457102683</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B456" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>International Securities</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>1.99</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>95.2</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J456" t="n">
+        <v>0</v>
+      </c>
+      <c r="K456" t="n">
+        <v>69</v>
+      </c>
+      <c r="L456" t="n">
+        <v>1.310153077514289</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B457" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Money Market</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>13.39</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>55.1</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J457" t="n">
+        <v>0</v>
+      </c>
+      <c r="K457" t="n">
+        <v>230</v>
+      </c>
+      <c r="L457" t="n">
+        <v>1.105173831724713</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B458" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Municipality Debt</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>14.74</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>48.5</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>5.7</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J458" t="n">
+        <v>0</v>
+      </c>
+      <c r="K458" t="n">
+        <v>204</v>
+      </c>
+      <c r="L458" t="n">
+        <v>2.841642878627839</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B459" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>8.15</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="J459" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B460" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Total Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>2855.17</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>64.9</t>
+        </is>
+      </c>
+      <c r="J460" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B461" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Total Non-Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>674.14</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>15.3</t>
+        </is>
+      </c>
+      <c r="J461" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B462" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>4400.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B463" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Sponsored GC</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>865.63</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>19.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B464" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Federal Reserve</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>5.77</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>0.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B465" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Number of Observations</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>18152.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B466" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Number of Repos</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>9162.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K60"/>
+  <dimension ref="A2:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -21200,81 +23208,183 @@
       <c r="B59" t="inlineStr">
         <is>
           <t>Net Cash Borrowed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>296.20</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Net Securities Delivered</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>416.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Gross Securities</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>868.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Net Cash Borrowed</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>322.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Net Securities Delivered</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>434.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Gross Securities</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>851.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Net Cash Borrowed</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>304.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Net Securities Delivered</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>425.90</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K60"/>
+  <dimension ref="A2:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -23012,81 +25122,273 @@
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>82.50</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>18.2</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>129.60</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>34.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2.90</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>380.30</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>81.7</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>272.80</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>67.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>82.20</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>17.7</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>130.20</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>32.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>3.40</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>373.30</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>78.6</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>231.10</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>61.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>98.40</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>20.7</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>145.60</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>38.7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K168"/>
+  <dimension ref="A2:K186"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -28280,81 +30582,657 @@
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Treasury (less than 30 Yrs.)</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>77.50</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>17.1</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>129.60</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>34.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>2.90</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Agency MBS (FNMA &amp; FHLMC Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>356.70</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>76.6</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>247.20</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>61.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>FNMA &amp; FHLMC ARMs</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>4.90</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>0.40</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>0.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>GNMA (Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>18.70</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>4.0</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>25.20</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>6.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>GNMA ARMs</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>STRIPs</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>TIPs</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Treasury (less than 10 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Treasury (less than 30 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>77.20</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>16.6</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>130.20</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>32.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>3.40</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Agency MBS (FNMA &amp; FHLMC Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>339.90</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>71.5</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>200.70</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>53.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>FNMA &amp; FHLMC ARMs</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>5.40</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>0.90</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>GNMA (Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>28.00</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>5.9</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>29.50</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>7.8</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>GNMA ARMs</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>STRIPs</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>0.30</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>0.1</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>TIPs</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Treasury (less than 10 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Treasury (less than 30 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>94.40</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>19.9</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>145.30</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>38.6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K60"/>
+  <dimension ref="A2:K66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -30092,50 +32970,242 @@
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>1909.99</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>65.8</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>212.10</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>25.4</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>61.93</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>2.2</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>2.90</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>927.86</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>32.8</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>653.10</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>75.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>20260609</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>1835.98</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>65.0</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>212.40</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>24.5</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>58.06</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>3.40</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>933.63</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>32.7</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>604.40</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>71.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>20260709</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>1863.48</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>65.3</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>244.00</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>28.6</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>