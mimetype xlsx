--- v7 (2026-07-24)
+++ v8 (2026-09-07)
@@ -2057,51 +2057,51 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D7" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D15" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D16" display="For any questions, please contact New York Fed Research Publications." r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:L466"/>
+  <dimension ref="A2:L489"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" ht="13.7" customFormat="1" customHeight="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6" ht="15.75" customHeight="1">
@@ -2195,51 +2195,51 @@
           <t>38.4</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1</v>
       </c>
       <c r="K7" t="n">
         <v>732</v>
       </c>
       <c r="L7" t="n">
-        <v>4.625026742507231</v>
+        <v>4.625026742507232</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B8" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>34.99</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
@@ -2303,51 +2303,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>1</v>
       </c>
       <c r="K9" t="n">
         <v>2105</v>
       </c>
       <c r="L9" t="n">
-        <v>0.6498878687118225</v>
+        <v>0.6498878687118228</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B10" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C10" s="9" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>94.44</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2.7</t>
         </is>
@@ -2357,51 +2357,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>1</v>
       </c>
       <c r="K10" t="n">
         <v>931</v>
       </c>
       <c r="L10" t="n">
-        <v>0.6756274861534354</v>
+        <v>0.6756274861534353</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B11" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>1512.44</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -2411,51 +2411,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>1</v>
       </c>
       <c r="K11" t="n">
         <v>4945</v>
       </c>
       <c r="L11" t="n">
-        <v>0.4395577568936698</v>
+        <v>0.4395577568936708</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B12" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>20.28</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -2519,51 +2519,51 @@
           <t>47.9</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
         <v>379</v>
       </c>
       <c r="L13" t="n">
-        <v>5.459924280383596</v>
+        <v>5.459924280383593</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B14" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>15.61</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2573,51 +2573,51 @@
           <t>57.2</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>290</v>
       </c>
       <c r="L14" t="n">
-        <v>3.180600592804915</v>
+        <v>3.180600592804914</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B15" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>17.23</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -2681,51 +2681,51 @@
           <t>37.5</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>7.9</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>0</v>
       </c>
       <c r="K16" t="n">
         <v>950</v>
       </c>
       <c r="L16" t="n">
-        <v>1.740544529682865</v>
+        <v>1.740544529682866</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B17" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C17" s="9" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>50.63</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -2735,51 +2735,51 @@
           <t>55.0</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
         <v>676</v>
       </c>
       <c r="L17" t="n">
-        <v>3.362695537204203</v>
+        <v>3.362695537204202</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B18" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>219.26</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -2789,51 +2789,51 @@
           <t>42.6</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>11.1</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>0</v>
       </c>
       <c r="K18" t="n">
         <v>1460</v>
       </c>
       <c r="L18" t="n">
-        <v>2.839091231081283</v>
+        <v>2.839091231081286</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B19" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>0.13</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -2843,51 +2843,51 @@
           <t>74.7</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>0</v>
       </c>
       <c r="K19" t="n">
         <v>47</v>
       </c>
       <c r="L19" t="n">
-        <v>1.10251755456031</v>
+        <v>1.102517554560311</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>20241210</t>
         </is>
       </c>
       <c r="B20" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C20" s="9" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.33</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -3199,51 +3199,51 @@
           <t>39.2</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>1</v>
       </c>
       <c r="K30" t="n">
         <v>669</v>
       </c>
       <c r="L30" t="n">
-        <v>4.816821990284341</v>
+        <v>4.816821990284339</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B31" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>40.08</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -3253,51 +3253,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>1</v>
       </c>
       <c r="K31" t="n">
         <v>848</v>
       </c>
       <c r="L31" t="n">
-        <v>1.804244158899916</v>
+        <v>1.804244158899915</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B32" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>685.84</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
@@ -3307,51 +3307,51 @@
           <t>30.3</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>1</v>
       </c>
       <c r="K32" t="n">
         <v>1972</v>
       </c>
       <c r="L32" t="n">
-        <v>0.6153547472978687</v>
+        <v>0.6153547472978694</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B33" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>84.90</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -3361,51 +3361,51 @@
           <t>50.6</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1</v>
       </c>
       <c r="K33" t="n">
         <v>786</v>
       </c>
       <c r="L33" t="n">
-        <v>0.7827746052262424</v>
+        <v>0.7827746052262431</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B34" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>1510.08</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -3415,51 +3415,51 @@
           <t>29.1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
       <c r="K34" t="n">
         <v>4675</v>
       </c>
       <c r="L34" t="n">
-        <v>0.4431582059542617</v>
+        <v>0.4431582059542622</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B35" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>19.31</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -3469,51 +3469,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J35" t="n">
         <v>0</v>
       </c>
       <c r="K35" t="n">
         <v>362</v>
       </c>
       <c r="L35" t="n">
-        <v>2.824894001362469</v>
+        <v>2.82489400136247</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B36" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>15.54</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3523,51 +3523,51 @@
           <t>53.7</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>0</v>
       </c>
       <c r="K36" t="n">
         <v>391</v>
       </c>
       <c r="L36" t="n">
-        <v>5.373118204321221</v>
+        <v>5.373118204321226</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B37" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>16.34</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3577,51 +3577,51 @@
           <t>56.4</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>0</v>
       </c>
       <c r="K37" t="n">
         <v>276</v>
       </c>
       <c r="L37" t="n">
-        <v>3.561983823383666</v>
+        <v>3.561983823383668</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B38" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -3631,51 +3631,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J38" t="n">
         <v>0</v>
       </c>
       <c r="K38" t="n">
         <v>313</v>
       </c>
       <c r="L38" t="n">
-        <v>5.089647775910523</v>
+        <v>5.089647775910522</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B39" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>114.52</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -3739,51 +3739,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>0</v>
       </c>
       <c r="K40" t="n">
         <v>598</v>
       </c>
       <c r="L40" t="n">
-        <v>5.063751506002247</v>
+        <v>5.063751506002252</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B41" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>198.55</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -3793,51 +3793,51 @@
           <t>44.0</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="n">
         <v>1328</v>
       </c>
       <c r="L41" t="n">
-        <v>2.872354419455392</v>
+        <v>2.872354419455394</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B42" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>0.60</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -3955,51 +3955,51 @@
           <t>45.6</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J44" t="n">
         <v>0</v>
       </c>
       <c r="K44" t="n">
         <v>187</v>
       </c>
       <c r="L44" t="n">
-        <v>2.472235226081985</v>
+        <v>2.472235226081986</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>20250110</t>
         </is>
       </c>
       <c r="B45" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>4.55</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -4203,51 +4203,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J53" t="n">
         <v>1</v>
       </c>
       <c r="K53" t="n">
         <v>755</v>
       </c>
       <c r="L53" t="n">
-        <v>4.559625883612505</v>
+        <v>4.559625883612502</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B54" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>42.24</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -4257,51 +4257,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J54" t="n">
         <v>1</v>
       </c>
       <c r="K54" t="n">
         <v>790</v>
       </c>
       <c r="L54" t="n">
-        <v>1.848980169087283</v>
+        <v>1.848980169087284</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B55" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>700.36</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -4311,51 +4311,51 @@
           <t>28.7</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="n">
         <v>2039</v>
       </c>
       <c r="L55" t="n">
-        <v>0.6402642410505908</v>
+        <v>0.6402642410505902</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B56" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>85.22</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -4365,51 +4365,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J56" t="n">
         <v>1</v>
       </c>
       <c r="K56" t="n">
         <v>836</v>
       </c>
       <c r="L56" t="n">
-        <v>1.292538619092808</v>
+        <v>1.292538619092804</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B57" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>1601.48</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>45.7</t>
         </is>
@@ -4419,51 +4419,51 @@
           <t>29.2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J57" t="n">
         <v>1</v>
       </c>
       <c r="K57" t="n">
         <v>4753</v>
       </c>
       <c r="L57" t="n">
-        <v>0.4535006931786622</v>
+        <v>0.4535006931786617</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B58" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>21.01</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -4473,51 +4473,51 @@
           <t>49.0</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J58" t="n">
         <v>0</v>
       </c>
       <c r="K58" t="n">
         <v>393</v>
       </c>
       <c r="L58" t="n">
-        <v>2.851879869965325</v>
+        <v>2.851879869965323</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B59" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>14.02</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -4527,51 +4527,51 @@
           <t>55.2</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>0</v>
       </c>
       <c r="K59" t="n">
         <v>361</v>
       </c>
       <c r="L59" t="n">
-        <v>5.345147207691402</v>
+        <v>5.345147207691404</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B60" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>16.21</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -4635,51 +4635,51 @@
           <t>68.3</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>4.2</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J61" t="n">
         <v>0</v>
       </c>
       <c r="K61" t="n">
         <v>445</v>
       </c>
       <c r="L61" t="n">
-        <v>4.425244380967337</v>
+        <v>4.425244380967339</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B62" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>124.70</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -4689,51 +4689,51 @@
           <t>36.3</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="n">
         <v>1046</v>
       </c>
       <c r="L62" t="n">
-        <v>1.755760718037441</v>
+        <v>1.75576071803744</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B63" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>49.14</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -4743,51 +4743,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="n">
         <v>715</v>
       </c>
       <c r="L63" t="n">
-        <v>3.18425091997069</v>
+        <v>3.184250919970693</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B64" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>223.01</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -4797,51 +4797,51 @@
           <t>45.3</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>10.4</t>
         </is>
       </c>
       <c r="J64" t="n">
         <v>0</v>
       </c>
       <c r="K64" t="n">
         <v>1448</v>
       </c>
       <c r="L64" t="n">
-        <v>2.687902372675193</v>
+        <v>2.687902372675196</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B65" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>0.58</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -4959,51 +4959,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J67" t="n">
         <v>0</v>
       </c>
       <c r="K67" t="n">
         <v>167</v>
       </c>
       <c r="L67" t="n">
-        <v>2.404047951274614</v>
+        <v>2.404047951274613</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>20250211</t>
         </is>
       </c>
       <c r="B68" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>5.12</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -5207,51 +5207,51 @@
           <t>37.5</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J76" t="n">
         <v>1</v>
       </c>
       <c r="K76" t="n">
         <v>784</v>
       </c>
       <c r="L76" t="n">
-        <v>4.634031107700005</v>
+        <v>4.634031107700006</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B77" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>43.09</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -5261,51 +5261,51 @@
           <t>31.7</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J77" t="n">
         <v>1</v>
       </c>
       <c r="K77" t="n">
         <v>805</v>
       </c>
       <c r="L77" t="n">
-        <v>1.837889679003452</v>
+        <v>1.837889679003451</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B78" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>761.50</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>20.4</t>
         </is>
@@ -5315,51 +5315,51 @@
           <t>32.4</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J78" t="n">
         <v>1</v>
       </c>
       <c r="K78" t="n">
         <v>2030</v>
       </c>
       <c r="L78" t="n">
-        <v>0.6407921161090833</v>
+        <v>0.6407921161090836</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B79" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>85.11</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -5369,51 +5369,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J79" t="n">
         <v>1</v>
       </c>
       <c r="K79" t="n">
         <v>846</v>
       </c>
       <c r="L79" t="n">
-        <v>0.618316908236859</v>
+        <v>0.6183169082368589</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B80" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>1708.37</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>45.8</t>
         </is>
@@ -5423,51 +5423,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J80" t="n">
         <v>1</v>
       </c>
       <c r="K80" t="n">
         <v>4545</v>
       </c>
       <c r="L80" t="n">
-        <v>0.4653069436810879</v>
+        <v>0.4653069436810894</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B81" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>20.54</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -5477,51 +5477,51 @@
           <t>49.2</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J81" t="n">
         <v>0</v>
       </c>
       <c r="K81" t="n">
         <v>380</v>
       </c>
       <c r="L81" t="n">
-        <v>2.727545541869165</v>
+        <v>2.727545541869164</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B82" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>13.71</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5531,51 +5531,51 @@
           <t>58.8</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J82" t="n">
         <v>0</v>
       </c>
       <c r="K82" t="n">
         <v>348</v>
       </c>
       <c r="L82" t="n">
-        <v>5.580011862601257</v>
+        <v>5.580011862601255</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B83" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>16.59</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -5639,51 +5639,51 @@
           <t>68.7</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J84" t="n">
         <v>0</v>
       </c>
       <c r="K84" t="n">
         <v>457</v>
       </c>
       <c r="L84" t="n">
-        <v>4.545364778072351</v>
+        <v>4.545364778072352</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B85" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>128.78</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -5747,51 +5747,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J86" t="n">
         <v>0</v>
       </c>
       <c r="K86" t="n">
         <v>714</v>
       </c>
       <c r="L86" t="n">
-        <v>3.287875058392326</v>
+        <v>3.287875058392328</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B87" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>220.13</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
@@ -5801,51 +5801,51 @@
           <t>45.7</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>11.8</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>0</v>
       </c>
       <c r="K87" t="n">
         <v>1470</v>
       </c>
       <c r="L87" t="n">
-        <v>2.977248272103765</v>
+        <v>2.977248272103764</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20250311</t>
         </is>
       </c>
       <c r="B88" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>0.69</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6211,51 +6211,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J99" t="n">
         <v>1</v>
       </c>
       <c r="K99" t="n">
         <v>774</v>
       </c>
       <c r="L99" t="n">
-        <v>4.692679432521705</v>
+        <v>4.692679432521706</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B100" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>45.88</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -6319,51 +6319,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J101" t="n">
         <v>1</v>
       </c>
       <c r="K101" t="n">
         <v>2075</v>
       </c>
       <c r="L101" t="n">
-        <v>0.6475146568036142</v>
+        <v>0.6475146568036145</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B102" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>87.17</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -6373,51 +6373,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J102" t="n">
         <v>1</v>
       </c>
       <c r="K102" t="n">
         <v>795</v>
       </c>
       <c r="L102" t="n">
-        <v>0.6267083040167577</v>
+        <v>0.6267083040167574</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B103" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>1674.15</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>44.5</t>
         </is>
@@ -6427,51 +6427,51 @@
           <t>31.5</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>1</v>
       </c>
       <c r="K103" t="n">
         <v>4933</v>
       </c>
       <c r="L103" t="n">
-        <v>0.4488295199963236</v>
+        <v>0.4488295199963233</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B104" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>19.56</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -6535,51 +6535,51 @@
           <t>58.0</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J105" t="n">
         <v>0</v>
       </c>
       <c r="K105" t="n">
         <v>346</v>
       </c>
       <c r="L105" t="n">
-        <v>5.543731903806668</v>
+        <v>5.543731903806669</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B106" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>15.58</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -6643,51 +6643,51 @@
           <t>66.1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
       <c r="K107" t="n">
         <v>487</v>
       </c>
       <c r="L107" t="n">
-        <v>4.593062979701083</v>
+        <v>4.59306297970108</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B108" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>128.48</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -6697,51 +6697,51 @@
           <t>38.6</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
         <v>1118</v>
       </c>
       <c r="L108" t="n">
-        <v>1.796524789715951</v>
+        <v>1.79652478971595</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B109" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>53.50</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -6751,51 +6751,51 @@
           <t>54.8</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
       <c r="K109" t="n">
         <v>737</v>
       </c>
       <c r="L109" t="n">
-        <v>3.419696753121162</v>
+        <v>3.419696753121164</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B110" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>195.40</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>5.2</t>
         </is>
@@ -6805,51 +6805,51 @@
           <t>46.1</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J110" t="n">
         <v>0</v>
       </c>
       <c r="K110" t="n">
         <v>1366</v>
       </c>
       <c r="L110" t="n">
-        <v>2.920314754431749</v>
+        <v>2.920314754431751</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B111" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>1.37</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -6967,51 +6967,51 @@
           <t>40.6</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>5.7</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
         <v>205</v>
       </c>
       <c r="L113" t="n">
-        <v>2.089969536738591</v>
+        <v>2.089969536738592</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>20250409</t>
         </is>
       </c>
       <c r="B114" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>4.86</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -7215,51 +7215,51 @@
           <t>35.4</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J122" t="n">
         <v>1</v>
       </c>
       <c r="K122" t="n">
         <v>848</v>
       </c>
       <c r="L122" t="n">
-        <v>4.454442348512266</v>
+        <v>4.454442348512267</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B123" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>43.94</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>1.1</t>
         </is>
@@ -7269,51 +7269,51 @@
           <t>27.3</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J123" t="n">
         <v>1</v>
       </c>
       <c r="K123" t="n">
         <v>874</v>
       </c>
       <c r="L123" t="n">
-        <v>1.706226616842614</v>
+        <v>1.706226616842612</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B124" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>812.28</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>21.0</t>
         </is>
@@ -7323,51 +7323,51 @@
           <t>30.0</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J124" t="n">
         <v>1</v>
       </c>
       <c r="K124" t="n">
         <v>2241</v>
       </c>
       <c r="L124" t="n">
-        <v>0.6768621403553707</v>
+        <v>0.6768621403553704</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B125" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>90.91</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -7377,51 +7377,51 @@
           <t>54.6</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J125" t="n">
         <v>1</v>
       </c>
       <c r="K125" t="n">
         <v>950</v>
       </c>
       <c r="L125" t="n">
-        <v>0.8991487517536955</v>
+        <v>0.8991487517536951</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B126" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>1746.44</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>45.1</t>
         </is>
@@ -7431,51 +7431,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J126" t="n">
         <v>1</v>
       </c>
       <c r="K126" t="n">
         <v>4788</v>
       </c>
       <c r="L126" t="n">
-        <v>0.4402701320833092</v>
+        <v>0.4402701320833089</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B127" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>20.22</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7485,51 +7485,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>4.4</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J127" t="n">
         <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>352</v>
       </c>
       <c r="L127" t="n">
-        <v>2.703626880980949</v>
+        <v>2.70362688098095</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B128" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>14.70</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7539,51 +7539,51 @@
           <t>56.9</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>411</v>
       </c>
       <c r="L128" t="n">
-        <v>5.564137961612125</v>
+        <v>5.564137961612126</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B129" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>16.24</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -7593,51 +7593,51 @@
           <t>51.9</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J129" t="n">
         <v>0</v>
       </c>
       <c r="K129" t="n">
         <v>281</v>
       </c>
       <c r="L129" t="n">
-        <v>3.170859512660234</v>
+        <v>3.170859512660233</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B130" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>18.62</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7647,51 +7647,51 @@
           <t>67.7</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J130" t="n">
         <v>0</v>
       </c>
       <c r="K130" t="n">
         <v>505</v>
       </c>
       <c r="L130" t="n">
-        <v>4.449614911027473</v>
+        <v>4.449614911027476</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B131" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>127.78</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -7809,51 +7809,51 @@
           <t>44.3</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J133" t="n">
         <v>0</v>
       </c>
       <c r="K133" t="n">
         <v>1441</v>
       </c>
       <c r="L133" t="n">
-        <v>3.155459669530957</v>
+        <v>3.155459669530958</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B134" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>1.46</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -7863,51 +7863,51 @@
           <t>95.8</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J134" t="n">
         <v>0</v>
       </c>
       <c r="K134" t="n">
         <v>59</v>
       </c>
       <c r="L134" t="n">
-        <v>0.9853691149695772</v>
+        <v>0.9853691149695775</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B135" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>11.98</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -7917,51 +7917,51 @@
           <t>61.4</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>199</v>
       </c>
       <c r="L135" t="n">
-        <v>1.320950921034723</v>
+        <v>1.320950921034724</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B136" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>18.22</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -7971,51 +7971,51 @@
           <t>43.7</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J136" t="n">
         <v>0</v>
       </c>
       <c r="K136" t="n">
         <v>212</v>
       </c>
       <c r="L136" t="n">
-        <v>2.459005498549771</v>
+        <v>2.45900549854977</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>20250509</t>
         </is>
       </c>
       <c r="B137" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>5.68</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8219,51 +8219,51 @@
           <t>35.6</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J145" t="n">
         <v>1</v>
       </c>
       <c r="K145" t="n">
         <v>887</v>
       </c>
       <c r="L145" t="n">
-        <v>4.186549461274337</v>
+        <v>4.186549461274336</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B146" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>47.32</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -8273,51 +8273,51 @@
           <t>28.6</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J146" t="n">
         <v>1</v>
       </c>
       <c r="K146" t="n">
         <v>926</v>
       </c>
       <c r="L146" t="n">
-        <v>1.78146249147383</v>
+        <v>1.781462491473829</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B147" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>822.70</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>20.5</t>
         </is>
@@ -8327,51 +8327,51 @@
           <t>30.1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J147" t="n">
         <v>1</v>
       </c>
       <c r="K147" t="n">
         <v>2094</v>
       </c>
       <c r="L147" t="n">
-        <v>0.6499927598081837</v>
+        <v>0.6499927598081835</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B148" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>91.38</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -8381,51 +8381,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J148" t="n">
         <v>1</v>
       </c>
       <c r="K148" t="n">
         <v>868</v>
       </c>
       <c r="L148" t="n">
-        <v>0.6899590896608108</v>
+        <v>0.689959089660811</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B149" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>1775.42</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>44.2</t>
         </is>
@@ -8435,51 +8435,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J149" t="n">
         <v>1</v>
       </c>
       <c r="K149" t="n">
         <v>4633</v>
       </c>
       <c r="L149" t="n">
-        <v>0.4350724421547169</v>
+        <v>0.4350724421547166</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B150" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>21.93</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8543,51 +8543,51 @@
           <t>55.9</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J151" t="n">
         <v>0</v>
       </c>
       <c r="K151" t="n">
         <v>429</v>
       </c>
       <c r="L151" t="n">
-        <v>5.367156146495758</v>
+        <v>5.367156146495759</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B152" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>17.07</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -8597,51 +8597,51 @@
           <t>51.0</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J152" t="n">
         <v>0</v>
       </c>
       <c r="K152" t="n">
         <v>317</v>
       </c>
       <c r="L152" t="n">
-        <v>3.163963619290624</v>
+        <v>3.163963619290625</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B153" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>19.00</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -8651,51 +8651,51 @@
           <t>67.8</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J153" t="n">
         <v>0</v>
       </c>
       <c r="K153" t="n">
         <v>480</v>
       </c>
       <c r="L153" t="n">
-        <v>4.616011518686969</v>
+        <v>4.616011518686973</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B154" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>128.53</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
@@ -8705,51 +8705,51 @@
           <t>40.9</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J154" t="n">
         <v>0</v>
       </c>
       <c r="K154" t="n">
         <v>1116</v>
       </c>
       <c r="L154" t="n">
-        <v>1.777358753192148</v>
+        <v>1.777358753192147</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B155" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>50.71</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -8813,51 +8813,51 @@
           <t>41.1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J156" t="n">
         <v>0</v>
       </c>
       <c r="K156" t="n">
         <v>1528</v>
       </c>
       <c r="L156" t="n">
-        <v>3.023185508043679</v>
+        <v>3.023185508043681</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B157" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>2.42</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -8975,51 +8975,51 @@
           <t>41.8</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>5.1</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>9.8</t>
         </is>
       </c>
       <c r="J159" t="n">
         <v>0</v>
       </c>
       <c r="K159" t="n">
         <v>200</v>
       </c>
       <c r="L159" t="n">
-        <v>2.383032494434061</v>
+        <v>2.38303249443406</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>20250610</t>
         </is>
       </c>
       <c r="B160" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>5.32</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9223,51 +9223,51 @@
           <t>35.9</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J168" t="n">
         <v>1</v>
       </c>
       <c r="K168" t="n">
         <v>781</v>
       </c>
       <c r="L168" t="n">
-        <v>4.09407783901784</v>
+        <v>4.094077839017837</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B169" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>47.97</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -9277,51 +9277,51 @@
           <t>29.6</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J169" t="n">
         <v>1</v>
       </c>
       <c r="K169" t="n">
         <v>910</v>
       </c>
       <c r="L169" t="n">
-        <v>1.594548668598156</v>
+        <v>1.594548668598155</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B170" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>820.03</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>20.0</t>
         </is>
@@ -9331,51 +9331,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J170" t="n">
         <v>1</v>
       </c>
       <c r="K170" t="n">
         <v>2140</v>
       </c>
       <c r="L170" t="n">
-        <v>0.6140949417483303</v>
+        <v>0.6140949417483301</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B171" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>93.45</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -9439,51 +9439,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J172" t="n">
         <v>1</v>
       </c>
       <c r="K172" t="n">
         <v>4820</v>
       </c>
       <c r="L172" t="n">
-        <v>0.4228475570050335</v>
+        <v>0.4228475570050334</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B173" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>23.51</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -9493,51 +9493,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J173" t="n">
         <v>0</v>
       </c>
       <c r="K173" t="n">
         <v>382</v>
       </c>
       <c r="L173" t="n">
-        <v>2.681803253102825</v>
+        <v>2.681803253102827</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B174" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>14.12</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -9547,51 +9547,51 @@
           <t>55.7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J174" t="n">
         <v>0</v>
       </c>
       <c r="K174" t="n">
         <v>473</v>
       </c>
       <c r="L174" t="n">
-        <v>5.160934402458184</v>
+        <v>5.160934402458189</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B175" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>17.95</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -9709,51 +9709,51 @@
           <t>40.8</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="J177" t="n">
         <v>0</v>
       </c>
       <c r="K177" t="n">
         <v>1067</v>
       </c>
       <c r="L177" t="n">
-        <v>1.72986074436418</v>
+        <v>1.729860744364179</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B178" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>54.10</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -9817,51 +9817,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J179" t="n">
         <v>0</v>
       </c>
       <c r="K179" t="n">
         <v>1511</v>
       </c>
       <c r="L179" t="n">
-        <v>3.115445590010807</v>
+        <v>3.115445590010805</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B180" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>2.33</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -9871,51 +9871,51 @@
           <t>98.0</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>4.6</t>
         </is>
       </c>
       <c r="J180" t="n">
         <v>0</v>
       </c>
       <c r="K180" t="n">
         <v>51</v>
       </c>
       <c r="L180" t="n">
-        <v>1.108293689953608</v>
+        <v>1.108293689953607</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>20250710</t>
         </is>
       </c>
       <c r="B181" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>10.37</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -10281,51 +10281,51 @@
           <t>29.8</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J192" t="n">
         <v>1</v>
       </c>
       <c r="K192" t="n">
         <v>910</v>
       </c>
       <c r="L192" t="n">
-        <v>1.674945981595058</v>
+        <v>1.674945981595056</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B193" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>814.43</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
@@ -10335,51 +10335,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J193" t="n">
         <v>1</v>
       </c>
       <c r="K193" t="n">
         <v>2280</v>
       </c>
       <c r="L193" t="n">
-        <v>0.655987379247428</v>
+        <v>0.6559873792474284</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B194" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>100.47</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -10389,51 +10389,51 @@
           <t>52.6</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J194" t="n">
         <v>1</v>
       </c>
       <c r="K194" t="n">
         <v>906</v>
       </c>
       <c r="L194" t="n">
-        <v>1.739845854791858</v>
+        <v>1.739845854791856</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B195" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>1766.68</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>44.0</t>
         </is>
@@ -10443,51 +10443,51 @@
           <t>31.2</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J195" t="n">
         <v>1</v>
       </c>
       <c r="K195" t="n">
         <v>4836</v>
       </c>
       <c r="L195" t="n">
-        <v>0.4141725411207576</v>
+        <v>0.4141725411207565</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B196" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>21.91</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -10551,51 +10551,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J197" t="n">
         <v>0</v>
       </c>
       <c r="K197" t="n">
         <v>472</v>
       </c>
       <c r="L197" t="n">
-        <v>5.43556645231404</v>
+        <v>5.435566452314041</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B198" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>17.02</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -10659,51 +10659,51 @@
           <t>64.9</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J199" t="n">
         <v>0</v>
       </c>
       <c r="K199" t="n">
         <v>346</v>
       </c>
       <c r="L199" t="n">
-        <v>5.4051614664639</v>
+        <v>5.405161466463904</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B200" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>122.38</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
@@ -10713,51 +10713,51 @@
           <t>39.3</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>7.2</t>
         </is>
       </c>
       <c r="J200" t="n">
         <v>0</v>
       </c>
       <c r="K200" t="n">
         <v>1021</v>
       </c>
       <c r="L200" t="n">
-        <v>1.603854904630754</v>
+        <v>1.603854904630753</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B201" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>52.60</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -10767,51 +10767,51 @@
           <t>54.3</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J201" t="n">
         <v>0</v>
       </c>
       <c r="K201" t="n">
         <v>540</v>
       </c>
       <c r="L201" t="n">
-        <v>3.676417496513661</v>
+        <v>3.67641749651366</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B202" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>231.97</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>5.8</t>
         </is>
@@ -10821,51 +10821,51 @@
           <t>41.4</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J202" t="n">
         <v>0</v>
       </c>
       <c r="K202" t="n">
         <v>1505</v>
       </c>
       <c r="L202" t="n">
-        <v>3.192383283099754</v>
+        <v>3.192383283099753</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B203" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>2.23</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -10983,51 +10983,51 @@
           <t>40.3</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J205" t="n">
         <v>0</v>
       </c>
       <c r="K205" t="n">
         <v>189</v>
       </c>
       <c r="L205" t="n">
-        <v>2.320798126470674</v>
+        <v>2.320798126470673</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>20250811</t>
         </is>
       </c>
       <c r="B206" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>5.67</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -11231,51 +11231,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J214" t="n">
         <v>1</v>
       </c>
       <c r="K214" t="n">
         <v>938</v>
       </c>
       <c r="L214" t="n">
-        <v>4.159004713200967</v>
+        <v>4.159004713200966</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B215" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>51.42</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -11285,51 +11285,51 @@
           <t>29.9</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J215" t="n">
         <v>1</v>
       </c>
       <c r="K215" t="n">
         <v>970</v>
       </c>
       <c r="L215" t="n">
-        <v>1.624696727074636</v>
+        <v>1.624696727074635</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B216" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>813.22</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>20.9</t>
         </is>
@@ -11339,51 +11339,51 @@
           <t>33.3</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J216" t="n">
         <v>1</v>
       </c>
       <c r="K216" t="n">
         <v>2254</v>
       </c>
       <c r="L216" t="n">
-        <v>0.6296858954706789</v>
+        <v>0.6296858954706783</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B217" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>95.90</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
@@ -11447,51 +11447,51 @@
           <t>28.3</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J218" t="n">
         <v>1</v>
       </c>
       <c r="K218" t="n">
         <v>4931</v>
       </c>
       <c r="L218" t="n">
-        <v>0.4206221525006152</v>
+        <v>0.4206221525006151</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B219" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>24.35</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -11501,51 +11501,51 @@
           <t>50.0</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J219" t="n">
         <v>0</v>
       </c>
       <c r="K219" t="n">
         <v>450</v>
       </c>
       <c r="L219" t="n">
-        <v>2.718028858725394</v>
+        <v>2.718028858725393</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B220" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>14.68</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -11555,51 +11555,51 @@
           <t>51.8</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J220" t="n">
         <v>0</v>
       </c>
       <c r="K220" t="n">
         <v>589</v>
       </c>
       <c r="L220" t="n">
-        <v>4.722015949889115</v>
+        <v>4.722015949889117</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B221" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>19.81</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -11663,51 +11663,51 @@
           <t>65.8</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J222" t="n">
         <v>0</v>
       </c>
       <c r="K222" t="n">
         <v>577</v>
       </c>
       <c r="L222" t="n">
-        <v>5.745700926610325</v>
+        <v>5.745700926610331</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B223" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>134.33</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -11717,51 +11717,51 @@
           <t>39.6</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>7.6</t>
         </is>
       </c>
       <c r="J223" t="n">
         <v>0</v>
       </c>
       <c r="K223" t="n">
         <v>1068</v>
       </c>
       <c r="L223" t="n">
-        <v>1.691900797762904</v>
+        <v>1.691900797762903</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B224" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>53.72</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -11771,51 +11771,51 @@
           <t>51.1</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>14.9</t>
         </is>
       </c>
       <c r="J224" t="n">
         <v>0</v>
       </c>
       <c r="K224" t="n">
         <v>741</v>
       </c>
       <c r="L224" t="n">
-        <v>3.212435097498485</v>
+        <v>3.212435097498483</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B225" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>230.65</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>5.9</t>
         </is>
@@ -11825,51 +11825,51 @@
           <t>40.7</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J225" t="n">
         <v>0</v>
       </c>
       <c r="K225" t="n">
         <v>1499</v>
       </c>
       <c r="L225" t="n">
-        <v>3.199524225685238</v>
+        <v>3.199524225685237</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>20250910</t>
         </is>
       </c>
       <c r="B226" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>2.43</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -12235,51 +12235,51 @@
           <t>33.0</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J237" t="n">
         <v>1</v>
       </c>
       <c r="K237" t="n">
         <v>806</v>
       </c>
       <c r="L237" t="n">
-        <v>4.227866467349344</v>
+        <v>4.227866467349343</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B238" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>48.65</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -12289,51 +12289,51 @@
           <t>27.6</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J238" t="n">
         <v>1</v>
       </c>
       <c r="K238" t="n">
         <v>935</v>
       </c>
       <c r="L238" t="n">
-        <v>1.765800574559904</v>
+        <v>1.765800574559903</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B239" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>823.70</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>20.7</t>
         </is>
@@ -12343,51 +12343,51 @@
           <t>32.8</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J239" t="n">
         <v>1</v>
       </c>
       <c r="K239" t="n">
         <v>2218</v>
       </c>
       <c r="L239" t="n">
-        <v>0.6340235008695091</v>
+        <v>0.6340235008695089</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B240" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>92.09</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -12397,51 +12397,51 @@
           <t>47.7</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J240" t="n">
         <v>1</v>
       </c>
       <c r="K240" t="n">
         <v>813</v>
       </c>
       <c r="L240" t="n">
-        <v>0.6749207619281143</v>
+        <v>0.6749207619281149</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B241" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>1686.42</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>42.5</t>
         </is>
@@ -12451,51 +12451,51 @@
           <t>29.4</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J241" t="n">
         <v>1</v>
       </c>
       <c r="K241" t="n">
         <v>5069</v>
       </c>
       <c r="L241" t="n">
-        <v>0.4300210984023723</v>
+        <v>0.4300210984023727</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B242" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -12505,51 +12505,51 @@
           <t>47.1</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J242" t="n">
         <v>0</v>
       </c>
       <c r="K242" t="n">
         <v>473</v>
       </c>
       <c r="L242" t="n">
-        <v>3.173650982359539</v>
+        <v>3.17365098235954</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B243" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>14.94</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -12559,51 +12559,51 @@
           <t>53.1</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J243" t="n">
         <v>0</v>
       </c>
       <c r="K243" t="n">
         <v>540</v>
       </c>
       <c r="L243" t="n">
-        <v>4.895781369780862</v>
+        <v>4.895781369780863</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B244" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>20.53</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12613,51 +12613,51 @@
           <t>49.9</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J244" t="n">
         <v>0</v>
       </c>
       <c r="K244" t="n">
         <v>332</v>
       </c>
       <c r="L244" t="n">
-        <v>3.189987060782908</v>
+        <v>3.189987060782906</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B245" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>20.23</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -12667,51 +12667,51 @@
           <t>66.2</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J245" t="n">
         <v>0</v>
       </c>
       <c r="K245" t="n">
         <v>571</v>
       </c>
       <c r="L245" t="n">
-        <v>4.795515294373171</v>
+        <v>4.795515294373168</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B246" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>137.54</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
@@ -12721,51 +12721,51 @@
           <t>38.1</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="J246" t="n">
         <v>0</v>
       </c>
       <c r="K246" t="n">
         <v>1053</v>
       </c>
       <c r="L246" t="n">
-        <v>1.635877699546827</v>
+        <v>1.635877699546826</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B247" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>57.71</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -12829,51 +12829,51 @@
           <t>42.4</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J248" t="n">
         <v>0</v>
       </c>
       <c r="K248" t="n">
         <v>1614</v>
       </c>
       <c r="L248" t="n">
-        <v>3.201282972029527</v>
+        <v>3.201282972029526</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B249" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>2.12</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -12991,51 +12991,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J251" t="n">
         <v>0</v>
       </c>
       <c r="K251" t="n">
         <v>212</v>
       </c>
       <c r="L251" t="n">
-        <v>2.852915586904306</v>
+        <v>2.852915586904307</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>20251009</t>
         </is>
       </c>
       <c r="B252" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>7.48</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -13239,51 +13239,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J260" t="n">
         <v>1</v>
       </c>
       <c r="K260" t="n">
         <v>818</v>
       </c>
       <c r="L260" t="n">
-        <v>4.716051962039042</v>
+        <v>4.71605196203904</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B261" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>51.37</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -13347,51 +13347,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J262" t="n">
         <v>1</v>
       </c>
       <c r="K262" t="n">
         <v>2123</v>
       </c>
       <c r="L262" t="n">
-        <v>0.6444964640674491</v>
+        <v>0.64449646406745</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B263" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>94.74</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -13401,51 +13401,51 @@
           <t>47.8</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J263" t="n">
         <v>1</v>
       </c>
       <c r="K263" t="n">
         <v>828</v>
       </c>
       <c r="L263" t="n">
-        <v>0.7098178364459178</v>
+        <v>0.709817836445918</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B264" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>1710.51</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -13455,51 +13455,51 @@
           <t>29.5</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J264" t="n">
         <v>1</v>
       </c>
       <c r="K264" t="n">
         <v>4782</v>
       </c>
       <c r="L264" t="n">
-        <v>0.4321891100064366</v>
+        <v>0.4321891100064362</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B265" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>23.97</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -13509,51 +13509,51 @@
           <t>48.8</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J265" t="n">
         <v>0</v>
       </c>
       <c r="K265" t="n">
         <v>384</v>
       </c>
       <c r="L265" t="n">
-        <v>2.807512545025221</v>
+        <v>2.80751254502522</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B266" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>15.76</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -13671,51 +13671,51 @@
           <t>66.7</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J268" t="n">
         <v>0</v>
       </c>
       <c r="K268" t="n">
         <v>568</v>
       </c>
       <c r="L268" t="n">
-        <v>4.552958269695515</v>
+        <v>4.552958269695516</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B269" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>148.36</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -13725,51 +13725,51 @@
           <t>40.2</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>7.9</t>
         </is>
       </c>
       <c r="J269" t="n">
         <v>0</v>
       </c>
       <c r="K269" t="n">
         <v>1083</v>
       </c>
       <c r="L269" t="n">
-        <v>1.776387185800586</v>
+        <v>1.776387185800587</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B270" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>57.94</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -13779,51 +13779,51 @@
           <t>54.5</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J270" t="n">
         <v>0</v>
       </c>
       <c r="K270" t="n">
         <v>700</v>
       </c>
       <c r="L270" t="n">
-        <v>3.314168385563625</v>
+        <v>3.314168385563626</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B271" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>270.27</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -13833,51 +13833,51 @@
           <t>41.6</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J271" t="n">
         <v>0</v>
       </c>
       <c r="K271" t="n">
         <v>1661</v>
       </c>
       <c r="L271" t="n">
-        <v>3.258859635931454</v>
+        <v>3.258859635931456</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>20251112</t>
         </is>
       </c>
       <c r="B272" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>2.66</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -14243,51 +14243,51 @@
           <t>34.3</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J283" t="n">
         <v>1</v>
       </c>
       <c r="K283" t="n">
         <v>785</v>
       </c>
       <c r="L283" t="n">
-        <v>4.655016888079704</v>
+        <v>4.655016888079705</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B284" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>50.50</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -14351,51 +14351,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J285" t="n">
         <v>1</v>
       </c>
       <c r="K285" t="n">
         <v>2032</v>
       </c>
       <c r="L285" t="n">
-        <v>0.6674167801441236</v>
+        <v>0.6674167801441223</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B286" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>95.45</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -14405,51 +14405,51 @@
           <t>47.3</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J286" t="n">
         <v>1</v>
       </c>
       <c r="K286" t="n">
         <v>778</v>
       </c>
       <c r="L286" t="n">
-        <v>1.032479238472221</v>
+        <v>1.032479238472222</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B287" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>1757.03</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>42.3</t>
         </is>
@@ -14459,51 +14459,51 @@
           <t>30.6</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J287" t="n">
         <v>1</v>
       </c>
       <c r="K287" t="n">
         <v>5046</v>
       </c>
       <c r="L287" t="n">
-        <v>0.4381620526683323</v>
+        <v>0.4381620526683321</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B288" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>26.26</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -14567,51 +14567,51 @@
           <t>52.1</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J289" t="n">
         <v>0</v>
       </c>
       <c r="K289" t="n">
         <v>482</v>
       </c>
       <c r="L289" t="n">
-        <v>4.886138623519758</v>
+        <v>4.886138623519759</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B290" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>20.94</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14621,51 +14621,51 @@
           <t>49.7</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J290" t="n">
         <v>0</v>
       </c>
       <c r="K290" t="n">
         <v>351</v>
       </c>
       <c r="L290" t="n">
-        <v>2.650000419766118</v>
+        <v>2.650000419766116</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B291" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>19.01</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -14783,51 +14783,51 @@
           <t>50.9</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J293" t="n">
         <v>0</v>
       </c>
       <c r="K293" t="n">
         <v>638</v>
       </c>
       <c r="L293" t="n">
-        <v>3.757514404615961</v>
+        <v>3.75751440461596</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B294" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>274.59</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>6.6</t>
         </is>
@@ -14837,51 +14837,51 @@
           <t>42.1</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J294" t="n">
         <v>0</v>
       </c>
       <c r="K294" t="n">
         <v>1566</v>
       </c>
       <c r="L294" t="n">
-        <v>3.309802431608198</v>
+        <v>3.309802431608197</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>20251209</t>
         </is>
       </c>
       <c r="B295" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>2.51</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -15247,51 +15247,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J306" t="n">
         <v>1</v>
       </c>
       <c r="K306" t="n">
         <v>792</v>
       </c>
       <c r="L306" t="n">
-        <v>4.494748971825402</v>
+        <v>4.494748971825399</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B307" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>54.41</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -15301,51 +15301,51 @@
           <t>35.0</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J307" t="n">
         <v>1</v>
       </c>
       <c r="K307" t="n">
         <v>984</v>
       </c>
       <c r="L307" t="n">
-        <v>1.677546821593994</v>
+        <v>1.677546821593993</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B308" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>806.27</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>19.4</t>
         </is>
@@ -15355,51 +15355,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J308" t="n">
         <v>1</v>
       </c>
       <c r="K308" t="n">
         <v>2147</v>
       </c>
       <c r="L308" t="n">
-        <v>0.6253448350337832</v>
+        <v>0.6253448350337822</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B309" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>96.31</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -15409,51 +15409,51 @@
           <t>47.2</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="J309" t="n">
         <v>1</v>
       </c>
       <c r="K309" t="n">
         <v>890</v>
       </c>
       <c r="L309" t="n">
-        <v>0.7053644457461753</v>
+        <v>0.7053644457461751</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B310" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>1748.01</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>42.1</t>
         </is>
@@ -15463,51 +15463,51 @@
           <t>29.7</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J310" t="n">
         <v>1</v>
       </c>
       <c r="K310" t="n">
         <v>5080</v>
       </c>
       <c r="L310" t="n">
-        <v>0.4337951379805869</v>
+        <v>0.4337951379805853</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B311" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>26.13</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -15571,51 +15571,51 @@
           <t>48.9</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J312" t="n">
         <v>0</v>
       </c>
       <c r="K312" t="n">
         <v>531</v>
       </c>
       <c r="L312" t="n">
-        <v>4.682730100092041</v>
+        <v>4.68273010009204</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B313" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>18.11</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -15679,51 +15679,51 @@
           <t>61.8</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J314" t="n">
         <v>0</v>
       </c>
       <c r="K314" t="n">
         <v>536</v>
       </c>
       <c r="L314" t="n">
-        <v>4.540221457895536</v>
+        <v>4.540221457895538</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B315" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>129.55</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>3.1</t>
         </is>
@@ -15787,51 +15787,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J316" t="n">
         <v>0</v>
       </c>
       <c r="K316" t="n">
         <v>626</v>
       </c>
       <c r="L316" t="n">
-        <v>3.412849550041025</v>
+        <v>3.412849550041024</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B317" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>267.77</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -15841,51 +15841,51 @@
           <t>41.0</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J317" t="n">
         <v>0</v>
       </c>
       <c r="K317" t="n">
         <v>1612</v>
       </c>
       <c r="L317" t="n">
-        <v>3.247767487495272</v>
+        <v>3.247767487495271</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B318" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>2.44</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -15895,51 +15895,51 @@
           <t>93.2</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J318" t="n">
         <v>0</v>
       </c>
       <c r="K318" t="n">
         <v>63</v>
       </c>
       <c r="L318" t="n">
-        <v>1.536123896185138</v>
+        <v>1.536123896185137</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>20260112</t>
         </is>
       </c>
       <c r="B319" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>11.63</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -16251,51 +16251,51 @@
           <t>31.0</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>1</v>
       </c>
       <c r="K329" t="n">
         <v>818</v>
       </c>
       <c r="L329" t="n">
-        <v>4.406759249406681</v>
+        <v>4.40675924940668</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B330" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>51.45</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -16305,51 +16305,51 @@
           <t>32.0</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J330" t="n">
         <v>1</v>
       </c>
       <c r="K330" t="n">
         <v>989</v>
       </c>
       <c r="L330" t="n">
-        <v>1.922707091107385</v>
+        <v>1.922707091107383</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B331" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>846.62</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
@@ -16359,51 +16359,51 @@
           <t>32.7</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J331" t="n">
         <v>1</v>
       </c>
       <c r="K331" t="n">
         <v>2217</v>
       </c>
       <c r="L331" t="n">
-        <v>0.6645847051296794</v>
+        <v>0.6645847051296797</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B332" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>91.73</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -16413,51 +16413,51 @@
           <t>49.4</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J332" t="n">
         <v>1</v>
       </c>
       <c r="K332" t="n">
         <v>923</v>
       </c>
       <c r="L332" t="n">
-        <v>0.6598703184817325</v>
+        <v>0.6598703184817327</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B333" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>1757.07</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>41.7</t>
         </is>
@@ -16575,51 +16575,51 @@
           <t>54.0</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J335" t="n">
         <v>0</v>
       </c>
       <c r="K335" t="n">
         <v>528</v>
       </c>
       <c r="L335" t="n">
-        <v>4.526426952127986</v>
+        <v>4.526426952127984</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B336" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>16.96</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16629,51 +16629,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J336" t="n">
         <v>0</v>
       </c>
       <c r="K336" t="n">
         <v>350</v>
       </c>
       <c r="L336" t="n">
-        <v>2.899550927668864</v>
+        <v>2.899550927668866</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B337" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>17.05</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -16683,51 +16683,51 @@
           <t>60.6</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J337" t="n">
         <v>0</v>
       </c>
       <c r="K337" t="n">
         <v>542</v>
       </c>
       <c r="L337" t="n">
-        <v>4.271586827508931</v>
+        <v>4.271586827508928</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B338" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>139.59</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
@@ -16737,51 +16737,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>7.8</t>
         </is>
       </c>
       <c r="J338" t="n">
         <v>0</v>
       </c>
       <c r="K338" t="n">
         <v>1098</v>
       </c>
       <c r="L338" t="n">
-        <v>1.675626973137331</v>
+        <v>1.675626973137329</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B339" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>61.24</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -16791,51 +16791,51 @@
           <t>50.8</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J339" t="n">
         <v>0</v>
       </c>
       <c r="K339" t="n">
         <v>662</v>
       </c>
       <c r="L339" t="n">
-        <v>3.442410374873171</v>
+        <v>3.44241037487317</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B340" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>290.19</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>6.9</t>
         </is>
@@ -16845,51 +16845,51 @@
           <t>43.0</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>12.3</t>
         </is>
       </c>
       <c r="J340" t="n">
         <v>0</v>
       </c>
       <c r="K340" t="n">
         <v>1702</v>
       </c>
       <c r="L340" t="n">
-        <v>3.285067790308132</v>
+        <v>3.285067790308137</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>20260210</t>
         </is>
       </c>
       <c r="B341" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>2.13</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -17363,51 +17363,51 @@
           <t>33.7</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J354" t="n">
         <v>1</v>
       </c>
       <c r="K354" t="n">
         <v>2146</v>
       </c>
       <c r="L354" t="n">
-        <v>0.6899363373717093</v>
+        <v>0.689936337371709</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B355" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>88.66</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
@@ -17417,51 +17417,51 @@
           <t>48.4</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>1.8</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J355" t="n">
         <v>1</v>
       </c>
       <c r="K355" t="n">
         <v>1056</v>
       </c>
       <c r="L355" t="n">
-        <v>0.668553967514916</v>
+        <v>0.6685539675149152</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B356" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>1784.80</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>41.6</t>
         </is>
@@ -17471,51 +17471,51 @@
           <t>30.8</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J356" t="n">
         <v>1</v>
       </c>
       <c r="K356" t="n">
         <v>5422</v>
       </c>
       <c r="L356" t="n">
-        <v>0.4268450995436741</v>
+        <v>0.4268450995436731</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B357" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>26.19</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -17525,51 +17525,51 @@
           <t>46.3</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J357" t="n">
         <v>0</v>
       </c>
       <c r="K357" t="n">
         <v>445</v>
       </c>
       <c r="L357" t="n">
-        <v>2.688459802041381</v>
+        <v>2.688459802041382</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B358" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>14.71</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -17579,51 +17579,51 @@
           <t>54.9</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J358" t="n">
         <v>0</v>
       </c>
       <c r="K358" t="n">
         <v>523</v>
       </c>
       <c r="L358" t="n">
-        <v>4.458427501031829</v>
+        <v>4.458427501031826</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B359" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>19.63</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -17687,51 +17687,51 @@
           <t>62.2</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J360" t="n">
         <v>0</v>
       </c>
       <c r="K360" t="n">
         <v>580</v>
       </c>
       <c r="L360" t="n">
-        <v>4.084961117669593</v>
+        <v>4.084961117669592</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B361" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>145.68</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -17741,51 +17741,51 @@
           <t>38.3</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>7.7</t>
         </is>
       </c>
       <c r="J361" t="n">
         <v>0</v>
       </c>
       <c r="K361" t="n">
         <v>1112</v>
       </c>
       <c r="L361" t="n">
-        <v>1.745310284993862</v>
+        <v>1.745310284993861</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B362" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>59.84</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -17849,51 +17849,51 @@
           <t>44.5</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J363" t="n">
         <v>0</v>
       </c>
       <c r="K363" t="n">
         <v>1703</v>
       </c>
       <c r="L363" t="n">
-        <v>3.164206369463637</v>
+        <v>3.164206369463639</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B364" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>2.38</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>0.1</t>
         </is>
@@ -17903,51 +17903,51 @@
           <t>97.1</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J364" t="n">
         <v>0</v>
       </c>
       <c r="K364" t="n">
         <v>57</v>
       </c>
       <c r="L364" t="n">
-        <v>1.600805650727974</v>
+        <v>1.600805650727973</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>20260310</t>
         </is>
       </c>
       <c r="B365" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>15.85</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18259,51 +18259,51 @@
           <t>33.1</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J375" t="n">
         <v>1</v>
       </c>
       <c r="K375" t="n">
         <v>886</v>
       </c>
       <c r="L375" t="n">
-        <v>4.330667736041273</v>
+        <v>4.330667736041275</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B376" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>54.37</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -18367,51 +18367,51 @@
           <t>33.8</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J377" t="n">
         <v>1</v>
       </c>
       <c r="K377" t="n">
         <v>2216</v>
       </c>
       <c r="L377" t="n">
-        <v>0.7166107503824952</v>
+        <v>0.716610750382495</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B378" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>92.67</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
@@ -18475,51 +18475,51 @@
           <t>32.1</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J379" t="n">
         <v>1</v>
       </c>
       <c r="K379" t="n">
         <v>5199</v>
       </c>
       <c r="L379" t="n">
-        <v>0.4256638699388477</v>
+        <v>0.4256638699388482</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B380" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>28.29</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
@@ -18529,51 +18529,51 @@
           <t>45.4</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J380" t="n">
         <v>0</v>
       </c>
       <c r="K380" t="n">
         <v>449</v>
       </c>
       <c r="L380" t="n">
-        <v>2.812195148697443</v>
+        <v>2.812195148697444</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B381" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>14.63</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -18583,51 +18583,51 @@
           <t>53.6</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J381" t="n">
         <v>0</v>
       </c>
       <c r="K381" t="n">
         <v>570</v>
       </c>
       <c r="L381" t="n">
-        <v>4.447244309643758</v>
+        <v>4.447244309643757</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B382" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -18637,51 +18637,51 @@
           <t>44.4</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J382" t="n">
         <v>0</v>
       </c>
       <c r="K382" t="n">
         <v>411</v>
       </c>
       <c r="L382" t="n">
-        <v>3.341909371332909</v>
+        <v>3.341909371332908</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B383" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>17.48</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -18691,51 +18691,51 @@
           <t>63.8</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J383" t="n">
         <v>0</v>
       </c>
       <c r="K383" t="n">
         <v>589</v>
       </c>
       <c r="L383" t="n">
-        <v>4.155993057648391</v>
+        <v>4.155993057648392</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B384" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>142.78</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
@@ -18745,51 +18745,51 @@
           <t>37.4</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="J384" t="n">
         <v>0</v>
       </c>
       <c r="K384" t="n">
         <v>1088</v>
       </c>
       <c r="L384" t="n">
-        <v>1.624169474793635</v>
+        <v>1.624169474793634</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B385" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>60.35</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -18799,51 +18799,51 @@
           <t>48.8</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J385" t="n">
         <v>0</v>
       </c>
       <c r="K385" t="n">
         <v>617</v>
       </c>
       <c r="L385" t="n">
-        <v>5.022295731142947</v>
+        <v>5.022295731142946</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B386" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>270.91</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
@@ -19015,51 +19015,51 @@
           <t>44.6</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="J389" t="n">
         <v>0</v>
       </c>
       <c r="K389" t="n">
         <v>209</v>
       </c>
       <c r="L389" t="n">
-        <v>2.488042104238972</v>
+        <v>2.488042104238974</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>20260409</t>
         </is>
       </c>
       <c r="B390" s="34" t="n">
         <v>18</v>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>8.07</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>0.2</t>
         </is>
@@ -19263,51 +19263,51 @@
           <t>31.6</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J398" t="n">
         <v>1</v>
       </c>
       <c r="K398" t="n">
         <v>906</v>
       </c>
       <c r="L398" t="n">
-        <v>3.960662058862284</v>
+        <v>3.96066205886228</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B399" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>51.70</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
@@ -19371,51 +19371,51 @@
           <t>32.9</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J400" t="n">
         <v>1</v>
       </c>
       <c r="K400" t="n">
         <v>2228</v>
       </c>
       <c r="L400" t="n">
-        <v>0.7384623541015054</v>
+        <v>0.738462354101505</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B401" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>99.27</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
@@ -19425,51 +19425,51 @@
           <t>49.8</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J401" t="n">
         <v>1</v>
       </c>
       <c r="K401" t="n">
         <v>1122</v>
       </c>
       <c r="L401" t="n">
-        <v>0.6622723845968513</v>
+        <v>0.6622723845968507</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B402" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>1810.72</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>41.8</t>
         </is>
@@ -19479,51 +19479,51 @@
           <t>33.4</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J402" t="n">
         <v>1</v>
       </c>
       <c r="K402" t="n">
         <v>5301</v>
       </c>
       <c r="L402" t="n">
-        <v>0.3914634188854371</v>
+        <v>0.3914634188854372</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B403" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>25.38</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -19587,51 +19587,51 @@
           <t>45.6</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J404" t="n">
         <v>0</v>
       </c>
       <c r="K404" t="n">
         <v>539</v>
       </c>
       <c r="L404" t="n">
-        <v>4.493299808894434</v>
+        <v>4.493299808894435</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B405" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>20.89</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -19641,51 +19641,51 @@
           <t>44.2</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J405" t="n">
         <v>0</v>
       </c>
       <c r="K405" t="n">
         <v>405</v>
       </c>
       <c r="L405" t="n">
-        <v>3.147925409788592</v>
+        <v>3.147925409788591</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B406" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>18.34</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -19749,51 +19749,51 @@
           <t>38.1</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="J407" t="n">
         <v>0</v>
       </c>
       <c r="K407" t="n">
         <v>1059</v>
       </c>
       <c r="L407" t="n">
-        <v>1.614773749654126</v>
+        <v>1.614773749654127</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B408" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>65.89</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -19965,51 +19965,51 @@
           <t>53.9</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J411" t="n">
         <v>0</v>
       </c>
       <c r="K411" t="n">
         <v>185</v>
       </c>
       <c r="L411" t="n">
-        <v>1.29578183855243</v>
+        <v>1.295781838552429</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>20260511</t>
         </is>
       </c>
       <c r="B412" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>15.15</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -20267,51 +20267,51 @@
           <t>32.3</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J421" t="n">
         <v>1</v>
       </c>
       <c r="K421" t="n">
         <v>862</v>
       </c>
       <c r="L421" t="n">
-        <v>3.930820422776967</v>
+        <v>3.930820422776965</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B422" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>61.93</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
@@ -20375,51 +20375,51 @@
           <t>32.5</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J423" t="n">
         <v>1</v>
       </c>
       <c r="K423" t="n">
         <v>2142</v>
       </c>
       <c r="L423" t="n">
-        <v>0.8684059681248814</v>
+        <v>0.8684059681248727</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B424" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>102.52</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -20429,51 +20429,51 @@
           <t>47.6</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="J424" t="n">
         <v>1</v>
       </c>
       <c r="K424" t="n">
         <v>1126</v>
       </c>
       <c r="L424" t="n">
-        <v>0.783908433852987</v>
+        <v>0.7839084338529866</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B425" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>1733.46</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>40.3</t>
         </is>
@@ -20483,51 +20483,51 @@
           <t>31.3</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J425" t="n">
         <v>1</v>
       </c>
       <c r="K425" t="n">
         <v>5186</v>
       </c>
       <c r="L425" t="n">
-        <v>0.3913082763481144</v>
+        <v>0.391308276348114</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B426" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>26.85</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>0.6</t>
         </is>
@@ -20537,51 +20537,51 @@
           <t>39.1</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J426" t="n">
         <v>0</v>
       </c>
       <c r="K426" t="n">
         <v>476</v>
       </c>
       <c r="L426" t="n">
-        <v>2.935820378450388</v>
+        <v>2.935820378450387</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B427" s="34" t="n">
         <v>7</v>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>ABS Non Investment Grade</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>16.06</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -20591,51 +20591,51 @@
           <t>48.3</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J427" t="n">
         <v>0</v>
       </c>
       <c r="K427" t="n">
         <v>545</v>
       </c>
       <c r="L427" t="n">
-        <v>4.127284659732169</v>
+        <v>4.12728465973217</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B428" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>23.04</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -20699,51 +20699,51 @@
           <t>60.9</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J429" t="n">
         <v>0</v>
       </c>
       <c r="K429" t="n">
         <v>657</v>
       </c>
       <c r="L429" t="n">
-        <v>4.311297605180944</v>
+        <v>4.311297605180942</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B430" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>154.07</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
@@ -20753,51 +20753,51 @@
           <t>37.7</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
           <t>7.1</t>
         </is>
       </c>
       <c r="J430" t="n">
         <v>0</v>
       </c>
       <c r="K430" t="n">
         <v>1113</v>
       </c>
       <c r="L430" t="n">
-        <v>1.724019487279674</v>
+        <v>1.724019487279675</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B431" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>65.33</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -20807,51 +20807,51 @@
           <t>45.6</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J431" t="n">
         <v>0</v>
       </c>
       <c r="K431" t="n">
         <v>699</v>
       </c>
       <c r="L431" t="n">
-        <v>5.072338477113094</v>
+        <v>5.072338477113102</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B432" s="34" t="n">
         <v>13</v>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Equities</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>316.04</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>7.4</t>
         </is>
@@ -20861,51 +20861,51 @@
           <t>41.7</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J432" t="n">
         <v>0</v>
       </c>
       <c r="K432" t="n">
         <v>1756</v>
       </c>
       <c r="L432" t="n">
-        <v>3.03130380822994</v>
+        <v>3.031303808229939</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>20260609</t>
         </is>
       </c>
       <c r="B433" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>2.01</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -21271,51 +21271,51 @@
           <t>32.5</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J444" t="n">
         <v>1</v>
       </c>
       <c r="K444" t="n">
         <v>821</v>
       </c>
       <c r="L444" t="n">
-        <v>3.784313614089834</v>
+        <v>3.784313614089838</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B445" s="34" t="n">
         <v>2</v>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Agency Debentures &amp; Strips</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>58.06</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
@@ -21325,51 +21325,51 @@
           <t>27.9</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J445" t="n">
         <v>1</v>
       </c>
       <c r="K445" t="n">
         <v>1083</v>
       </c>
       <c r="L445" t="n">
-        <v>1.753980269386309</v>
+        <v>1.75398026938631</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B446" s="34" t="n">
         <v>3</v>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Agency MBS</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>817.37</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
           <t>18.6</t>
         </is>
@@ -21379,51 +21379,51 @@
           <t>36.4</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="J446" t="n">
         <v>1</v>
       </c>
       <c r="K446" t="n">
         <v>2107</v>
       </c>
       <c r="L446" t="n">
-        <v>0.6499659796665422</v>
+        <v>0.6499659796665425</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B447" s="34" t="n">
         <v>4</v>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>US Treasuries Strips</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>105.05</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
@@ -21433,51 +21433,51 @@
           <t>47.6</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>1.9</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
       </c>
       <c r="J447" t="n">
         <v>1</v>
       </c>
       <c r="K447" t="n">
         <v>1208</v>
       </c>
       <c r="L447" t="n">
-        <v>0.8031498306037114</v>
+        <v>0.8031498306037115</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B448" s="34" t="n">
         <v>5</v>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>US Treasuries excluding Strips</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>1758.43</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>40.0</t>
         </is>
@@ -21487,51 +21487,51 @@
           <t>32.2</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="J448" t="n">
         <v>1</v>
       </c>
       <c r="K448" t="n">
         <v>5387</v>
       </c>
       <c r="L448" t="n">
-        <v>0.3972284920294381</v>
+        <v>0.3972284920294382</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B449" s="34" t="n">
         <v>6</v>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>ABS Investment Grade</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>29.74</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>0.7</t>
         </is>
@@ -21595,51 +21595,51 @@
           <t>48.2</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J450" t="n">
         <v>0</v>
       </c>
       <c r="K450" t="n">
         <v>610</v>
       </c>
       <c r="L450" t="n">
-        <v>4.72913690452499</v>
+        <v>4.729136904524992</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B451" s="34" t="n">
         <v>9</v>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>CMO Private Label Investment Grade</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>23.11</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>0.5</t>
         </is>
@@ -21649,51 +21649,51 @@
           <t>41.6</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="J451" t="n">
         <v>0</v>
       </c>
       <c r="K451" t="n">
         <v>417</v>
       </c>
       <c r="L451" t="n">
-        <v>2.826684755088895</v>
+        <v>2.826684755088893</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B452" s="34" t="n">
         <v>10</v>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>CMO Private Label Non Investment Grade</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>18.70</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>0.4</t>
         </is>
@@ -21703,51 +21703,51 @@
           <t>61.0</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
           <t>15.0</t>
         </is>
       </c>
       <c r="J452" t="n">
         <v>0</v>
       </c>
       <c r="K452" t="n">
         <v>622</v>
       </c>
       <c r="L452" t="n">
-        <v>4.513844514155981</v>
+        <v>4.51384451415598</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B453" s="34" t="n">
         <v>11</v>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Corporates Investment Grade</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>163.18</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
@@ -21757,51 +21757,51 @@
           <t>36.4</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="J453" t="n">
         <v>0</v>
       </c>
       <c r="K453" t="n">
         <v>1127</v>
       </c>
       <c r="L453" t="n">
-        <v>2.026014577270714</v>
+        <v>2.026014577270717</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B454" s="34" t="n">
         <v>12</v>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Corporates Non Investment Grade</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>67.45</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
@@ -21865,51 +21865,51 @@
           <t>44.1</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t>12.0</t>
         </is>
       </c>
       <c r="J455" t="n">
         <v>0</v>
       </c>
       <c r="K455" t="n">
         <v>1604</v>
       </c>
       <c r="L455" t="n">
-        <v>3.002749457102683</v>
+        <v>3.002749457102684</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B456" s="34" t="n">
         <v>14</v>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>International Securities</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>1.99</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
@@ -21919,51 +21919,51 @@
           <t>95.2</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J456" t="n">
         <v>0</v>
       </c>
       <c r="K456" t="n">
         <v>69</v>
       </c>
       <c r="L456" t="n">
-        <v>1.310153077514289</v>
+        <v>1.310153077514288</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B457" s="34" t="n">
         <v>15</v>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Money Market</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
           <t>13.39</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -21973,51 +21973,51 @@
           <t>55.1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="J457" t="n">
         <v>0</v>
       </c>
       <c r="K457" t="n">
         <v>230</v>
       </c>
       <c r="L457" t="n">
-        <v>1.105173831724713</v>
+        <v>1.105173831724714</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B458" s="34" t="n">
         <v>16</v>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Municipality Debt</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>14.74</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>0.3</t>
         </is>
@@ -22221,81 +22221,1085 @@
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>18152.00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B466" s="34" t="n">
         <v>25</v>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Number of Repos</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>9162.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B467" s="34" t="n">
+        <v>1</v>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Agency CMOs</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>123.91</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>2.9</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>31.6</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J467" t="n">
+        <v>1</v>
+      </c>
+      <c r="K467" t="n">
+        <v>844</v>
+      </c>
+      <c r="L467" t="n">
+        <v>3.69871803015359</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B468" s="34" t="n">
+        <v>2</v>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Agency Debentures &amp; Strips</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>58.34</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>1.4</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>28.3</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J468" t="n">
+        <v>1</v>
+      </c>
+      <c r="K468" t="n">
+        <v>1113</v>
+      </c>
+      <c r="L468" t="n">
+        <v>1.858506163122805</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B469" s="34" t="n">
+        <v>3</v>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>817.46</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>19.1</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>34.6</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="J469" t="n">
+        <v>1</v>
+      </c>
+      <c r="K469" t="n">
+        <v>2012</v>
+      </c>
+      <c r="L469" t="n">
+        <v>0.7739198954889041</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B470" s="34" t="n">
+        <v>4</v>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>US Treasuries Strips</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>104.51</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>47.5</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>2.4</t>
+        </is>
+      </c>
+      <c r="J470" t="n">
+        <v>1</v>
+      </c>
+      <c r="K470" t="n">
+        <v>1053</v>
+      </c>
+      <c r="L470" t="n">
+        <v>0.7344680022000879</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B471" s="34" t="n">
+        <v>5</v>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>US Treasuries excluding Strips</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>1701.51</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>39.7</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>32.3</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="J471" t="n">
+        <v>1</v>
+      </c>
+      <c r="K471" t="n">
+        <v>5231</v>
+      </c>
+      <c r="L471" t="n">
+        <v>0.4089658683123196</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B472" s="34" t="n">
+        <v>6</v>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>ABS Investment Grade</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>28.24</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>0.7</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>39.7</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>4.7</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J472" t="n">
+        <v>0</v>
+      </c>
+      <c r="K472" t="n">
+        <v>456</v>
+      </c>
+      <c r="L472" t="n">
+        <v>3.081180543488588</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B473" s="34" t="n">
+        <v>7</v>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>ABS Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>16.61</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>0.4</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>46.8</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J473" t="n">
+        <v>0</v>
+      </c>
+      <c r="K473" t="n">
+        <v>617</v>
+      </c>
+      <c r="L473" t="n">
+        <v>4.889197705958003</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B474" s="34" t="n">
+        <v>9</v>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>CMO Private Label Investment Grade</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>25.02</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>0.6</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>42.9</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>3.8</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="J474" t="n">
+        <v>0</v>
+      </c>
+      <c r="K474" t="n">
+        <v>386</v>
+      </c>
+      <c r="L474" t="n">
+        <v>3.067618963920718</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B475" s="34" t="n">
+        <v>10</v>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>CMO Private Label Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>20.01</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>62.3</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J475" t="n">
+        <v>0</v>
+      </c>
+      <c r="K475" t="n">
+        <v>631</v>
+      </c>
+      <c r="L475" t="n">
+        <v>4.389247112138765</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B476" s="34" t="n">
+        <v>11</v>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Corporates Investment Grade</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>167.40</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>3.9</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>36.0</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="J476" t="n">
+        <v>0</v>
+      </c>
+      <c r="K476" t="n">
+        <v>1158</v>
+      </c>
+      <c r="L476" t="n">
+        <v>1.533815916321515</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B477" s="34" t="n">
+        <v>12</v>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Corporates Non Investment Grade</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>67.16</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>1.6</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>46.2</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>15.0</t>
+        </is>
+      </c>
+      <c r="J477" t="n">
+        <v>0</v>
+      </c>
+      <c r="K477" t="n">
+        <v>780</v>
+      </c>
+      <c r="L477" t="n">
+        <v>3.464396275664511</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B478" s="34" t="n">
+        <v>13</v>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Equities</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>329.38</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>7.7</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>41.6</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>12.0</t>
+        </is>
+      </c>
+      <c r="J478" t="n">
+        <v>0</v>
+      </c>
+      <c r="K478" t="n">
+        <v>1694</v>
+      </c>
+      <c r="L478" t="n">
+        <v>3.065799439838</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B479" s="34" t="n">
+        <v>14</v>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>International Securities</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>1.77</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>96.4</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J479" t="n">
+        <v>0</v>
+      </c>
+      <c r="K479" t="n">
+        <v>57</v>
+      </c>
+      <c r="L479" t="n">
+        <v>1.283233829992071</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B480" s="34" t="n">
+        <v>15</v>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Money Market</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>11.73</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>68.3</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="J480" t="n">
+        <v>0</v>
+      </c>
+      <c r="K480" t="n">
+        <v>203</v>
+      </c>
+      <c r="L480" t="n">
+        <v>1.236565920912743</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B481" s="34" t="n">
+        <v>16</v>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Municipality Debt</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>14.73</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>46.6</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="J481" t="n">
+        <v>0</v>
+      </c>
+      <c r="K481" t="n">
+        <v>192</v>
+      </c>
+      <c r="L481" t="n">
+        <v>2.372560334155672</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B482" s="34" t="n">
+        <v>18</v>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>7.70</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+      <c r="J482" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B483" s="34" t="n">
+        <v>19</v>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Total Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>2805.73</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>65.5</t>
+        </is>
+      </c>
+      <c r="J483" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B484" s="34" t="n">
+        <v>20</v>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Total Non-Fedwire-eligible</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>689.75</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>16.1</t>
+        </is>
+      </c>
+      <c r="J484" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B485" s="34" t="n">
+        <v>21</v>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>4285.11</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B486" s="34" t="n">
+        <v>22</v>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Sponsored GC</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>788.28</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>18.4</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B487" s="34" t="n">
+        <v>23</v>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Federal Reserve</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>1.35</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B488" s="34" t="n">
+        <v>24</v>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Number of Observations</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>17837.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B489" s="34" t="n">
+        <v>25</v>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Number of Repos</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>9189.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K66"/>
+  <dimension ref="A2:K69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -23310,81 +24314,132 @@
       <c r="B65" t="inlineStr">
         <is>
           <t>Net Cash Borrowed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>304.70</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>20260709</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Net Securities Delivered</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>425.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Gross Securities</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>805.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Net Cash Borrowed</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>288.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Net Securities Delivered</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>402.60</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K66"/>
+  <dimension ref="A2:K69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="L34" sqref="L34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -25314,81 +26369,177 @@
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>98.40</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>20.7</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>145.60</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>38.7</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2.60</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>388.30</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>82.1</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>207.75</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>62.5</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>81.90</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>17.3</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>124.70</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>37.5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K186"/>
+  <dimension ref="A2:K195"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -31158,81 +32309,369 @@
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Treasury (less than 30 Yrs.)</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>94.40</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>19.9</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>145.30</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>38.6</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>2.60</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>0.5</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Agency MBS (FNMA &amp; FHLMC Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>355.50</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>75.2</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>171.70</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>51.6</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>FNMA &amp; FHLMC ARMs</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>6.90</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>1.5</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>0.75</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>0.2</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>GNMA (Fixed Rate)</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>25.90</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>5.5</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>35.30</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>10.6</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>GNMA ARMs</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>STRIPs</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>0.8</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>TIPs</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Treasury (less than 10 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>0.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Treasury (less than 30 Yrs.)</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>77.90</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>16.5</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>124.70</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>37.5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:K66"/>
+  <dimension ref="A2:K69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" customFormat="1" s="26"/>
     <row r="2" ht="15" customFormat="1" customHeight="1" s="26">
       <c r="D2" s="25" t="inlineStr">
         <is>
           <t>NEW YORK FED  ECONOMIC RESEARCH</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customFormat="1" customHeight="1" s="26"/>
     <row r="4" customFormat="1" s="26">
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>https://www.newyorkfed.org/research</t>
         </is>
       </c>
     </row>
     <row r="5" customFormat="1" s="3"/>
     <row r="6">
@@ -33162,50 +34601,146 @@
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Treasury</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>1863.48</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>65.3</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>244.00</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>28.6</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Agency (other than MBS)</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>58.34</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>2.1</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>2.60</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>0.3</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Agency MBS</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>941.37</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>33.6</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>596.05</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>74.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>20260811</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Treasury</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>1806.02</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>64.4</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>206.60</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>25.7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D2:K3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D4" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;1 &amp;K000000NONCONFIDENTIAL // EXTERNAL#</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>